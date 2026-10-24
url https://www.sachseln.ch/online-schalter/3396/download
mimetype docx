--- v0 (2026-05-06)
+++ v1 (2026-10-24)
@@ -1,178 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D26A149" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1B052A36" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesuch zur Benützung von Räumen und Anlagen der </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E066C26" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="30311D81" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Einwohnergemeinde Sachseln</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676FC6BE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6745B574" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4628582A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="784F09F0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Schul- und Sportanlagen Sachseln / Dorfplatz / Seefestplatz / Zivilschutzanlage Mattli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CB27BD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568"/>
+    <w:p w14:paraId="0B3D447C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1146"/>
         <w:gridCol w:w="1054"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="68CFD1E1" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2E71C958" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50C04764" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="48790C1C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Veranstaltung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B7F96F9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="66D25773" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -186,75 +187,75 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="67599966" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4AFA8199" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07B395A9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5E460464" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Gesuchsteller:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F811D9C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3F235ED9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -268,75 +269,75 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="071D5348" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="67435AA5" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="735ED2F1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="074AB176" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Verantwortliche Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17CF4F2E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5786BE67" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -350,75 +351,75 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="793F096F" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="511EF6B5" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B10B425" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1DF954FE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ADBB1C1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="013E6114" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text4"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -432,75 +433,75 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="677A507C" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4D1F4962" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0259DCBE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2BEB71AC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Wohnort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C760A6A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0274925A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text5"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -514,87 +515,87 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00687A46" w:rsidRPr="005D1568" w14:paraId="5119AF58" w14:textId="77777777" w:rsidTr="0010697B">
+      <w:tr w:rsidR="00687A46" w:rsidRPr="005D1568" w14:paraId="22B644F6" w14:textId="77777777" w:rsidTr="0010697B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6E9CEE" w14:textId="77777777" w:rsidR="00687A46" w:rsidRPr="005D1568" w:rsidRDefault="00687A46" w:rsidP="005D1568">
+          <w:p w14:paraId="444F0168" w14:textId="77777777" w:rsidR="00687A46" w:rsidRPr="005D1568" w:rsidRDefault="00687A46" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Kontakt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="60874846" w14:textId="77777777" w:rsidR="00687A46" w:rsidRPr="005D1568" w:rsidRDefault="00687A46" w:rsidP="005D1568">
+          <w:p w14:paraId="25F5C43B" w14:textId="77777777" w:rsidR="00687A46" w:rsidRPr="005D1568" w:rsidRDefault="00687A46" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t xml:space="preserve"> Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5873" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40ECA243" w14:textId="77777777" w:rsidR="00687A46" w:rsidRPr="00687A46" w:rsidRDefault="00687A46" w:rsidP="005D1568">
+          <w:p w14:paraId="6075CFEB" w14:textId="77777777" w:rsidR="00687A46" w:rsidRPr="00687A46" w:rsidRDefault="00687A46" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text6"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -608,91 +609,91 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="3E368131" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="409C2279" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="616895FD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="45805BFF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="044EEEA5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="68561C2D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5873" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6325DA59" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4A83E2AF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text7"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -731,70 +732,70 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000104D4" w:rsidRPr="005D1568" w14:paraId="7FD67361" w14:textId="77777777" w:rsidTr="00DB24AE">
+      <w:tr w:rsidR="000104D4" w:rsidRPr="005D1568" w14:paraId="40A03483" w14:textId="77777777" w:rsidTr="00DB24AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4C070E1D" w14:textId="77777777" w:rsidR="000104D4" w:rsidRPr="005D1568" w:rsidRDefault="000104D4" w:rsidP="000104D4">
+          <w:p w14:paraId="40E36010" w14:textId="77777777" w:rsidR="000104D4" w:rsidRPr="005D1568" w:rsidRDefault="000104D4" w:rsidP="000104D4">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Versand Bewilligung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45B55C28" w14:textId="77777777" w:rsidR="000104D4" w:rsidRDefault="000104D4" w:rsidP="00DB24AE">
+          <w:p w14:paraId="6DE91310" w14:textId="77777777" w:rsidR="000104D4" w:rsidRDefault="000104D4" w:rsidP="00DB24AE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">per Mail  </w:t>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -814,51 +815,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="599D3A67" w14:textId="77777777" w:rsidR="000104D4" w:rsidRDefault="000104D4" w:rsidP="000104D4">
+          <w:p w14:paraId="218D3112" w14:textId="77777777" w:rsidR="000104D4" w:rsidRDefault="000104D4" w:rsidP="000104D4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">per Post  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -874,73 +875,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D305A6" w:rsidRPr="00D305A6" w14:paraId="4C9B4266" w14:textId="77777777" w:rsidTr="00D305A6">
+      <w:tr w:rsidR="00D305A6" w:rsidRPr="00D305A6" w14:paraId="1EB56459" w14:textId="77777777" w:rsidTr="00D305A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="61155B01" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
+          <w:p w14:paraId="5D0B6F89" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00D305A6">
               <w:t xml:space="preserve">Wünschen Sie eine provisorische </w:t>
             </w:r>
             <w:r w:rsidR="00D305A6" w:rsidRPr="00D305A6">
               <w:t>Auflistung der Rechnungsposten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B511E7E" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
+          <w:p w14:paraId="1AC2D4D5" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0024199A" w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -973,304 +974,296 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="420B752E" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
+          <w:p w14:paraId="3F6B9EBC" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Nein</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Nein  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B4F10FA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2FD759D6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234B436E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="739E46B9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Angaben zur Veranstaltung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9622" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1970"/>
         <w:gridCol w:w="14"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1304"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="264071CA" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="7EEBABC7" w14:textId="77777777" w:rsidTr="00990672">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19668923" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1A0C1B33" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="30692151"/>
             <w:placeholder>
-              <w:docPart w:val="DAD5218E69F748178BAD3904749D7CEB"/>
+              <w:docPart w:val="FD7386415B74411A87B7CDEFC09947C9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0DA7C3B5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="5D7C2DE5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="780BAEDF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7FF99722" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="1742683685"/>
             <w:placeholder>
-              <w:docPart w:val="407F45BC30A74ACAAA68EC5EB4D22D75"/>
+              <w:docPart w:val="6754B65118AE4F1288B3AA5ED160BA47"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7340A316" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="2527F79A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11BD696C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0952995A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A821367" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="40D1D355" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text10"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1287,67 +1280,67 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2F0E9D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4CA54237" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37507FB7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00990672" w:rsidP="005D1568">
+          <w:p w14:paraId="7AEA05C1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00990672" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1359,78 +1352,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="02FCC11E" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="3CFA307F" w14:textId="77777777" w:rsidTr="00990672">
         <w:trPr>
           <w:gridAfter w:val="4"/>
           <w:wAfter w:w="3883" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="115A11DA" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="005D1568">
+          <w:p w14:paraId="3229FC70" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Vermerk:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="476B85E7" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="005D1568">
+          <w:p w14:paraId="0FC61401" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1442,189 +1435,189 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="374AC53C" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="5F3D7108" w14:textId="77777777" w:rsidTr="00990672">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35895957" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="65235293" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="1376187519"/>
             <w:placeholder>
-              <w:docPart w:val="5FCFE4E22AA14297B1E9305917D47F5D"/>
+              <w:docPart w:val="B1038BF04EBF43568EBFC3C90F310651"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="71353659" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="1723B476" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2172D9B6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4FCECB4A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="-503355565"/>
             <w:placeholder>
-              <w:docPart w:val="75C1948F5A4445CD90979C67120045EA"/>
+              <w:docPart w:val="9D3EF798D4814B2CB064161FAC328E36"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4E16EBD0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="4B59A71B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60617C74" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="496C8CC0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16F04B94" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="646088B3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text12"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1641,68 +1634,68 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9033A6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="66692AE5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="061A3AB4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="6B9F744C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text9"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1716,78 +1709,78 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="2111072C" w14:textId="77777777" w:rsidTr="006F0C0F">
+      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="78928EE9" w14:textId="77777777" w:rsidTr="006F0C0F">
         <w:trPr>
           <w:gridAfter w:val="4"/>
           <w:wAfter w:w="3883" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7D7154" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="008868F0">
+          <w:p w14:paraId="53262FA0" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="008868F0">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Vermerk:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="497177E2" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="008868F0">
+          <w:p w14:paraId="7AFDE04B" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="008868F0">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1799,189 +1792,189 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="0390B4B7" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="473E1C52" w14:textId="77777777" w:rsidTr="00990672">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254CF64E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="29816F9D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="1671452770"/>
             <w:placeholder>
-              <w:docPart w:val="73555D48E74748EABE70A73DBC4C5394"/>
+              <w:docPart w:val="B0889E7AEAC5463BA98228180024FE55"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1491E794" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="65A3B452" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6DD90E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5449A945" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="-1135714023"/>
             <w:placeholder>
-              <w:docPart w:val="B32FADAF2E5941868959DEBA07968D68"/>
+              <w:docPart w:val="023106D6149142FE86D0CE1963E85AE5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="5D2CC214" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="28EFA318" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="191E6ADC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0C50A032" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EF63B7C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="0C1E54CA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text13"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1998,68 +1991,68 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0754DB6B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="02A78CD3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D724367" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="70D21A0B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text14"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2073,78 +2066,78 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="17FB743F" w14:textId="77777777" w:rsidTr="006F0C0F">
+      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="75712E12" w14:textId="77777777" w:rsidTr="006F0C0F">
         <w:trPr>
           <w:gridAfter w:val="5"/>
           <w:wAfter w:w="3897" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61719257" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="008868F0">
+          <w:p w14:paraId="34D15E2A" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="008868F0">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Vermerk:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D0806D8" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="008868F0">
+          <w:p w14:paraId="5F164C12" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="008868F0">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2157,59 +2150,59 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24A75E52" w14:textId="77777777" w:rsidR="00990672" w:rsidRPr="00990672" w:rsidRDefault="00990672" w:rsidP="005D1568">
+    <w:p w14:paraId="12015916" w14:textId="77777777" w:rsidR="00990672" w:rsidRPr="00990672" w:rsidRDefault="00990672" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43DA2391" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="00AD7F68" w:rsidP="005D1568">
+    <w:p w14:paraId="58C34DE0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="00AD7F68" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bei den Angaben sind sämtliche Ben</w:t>
       </w:r>
       <w:r w:rsidR="00D305A6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>tzung</w:t>
       </w:r>
       <w:r w:rsidR="00D305A6">
         <w:rPr>
@@ -2252,182 +2245,182 @@
       <w:r w:rsidR="003211CC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Proben, </w:t>
       </w:r>
       <w:r w:rsidR="00CB6F72">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geburtstagsparty, Apéro </w:t>
       </w:r>
       <w:r w:rsidR="003211CC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00CB6F72">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229338DC" w14:textId="77777777" w:rsidR="00252A3D" w:rsidRPr="00D305A6" w:rsidRDefault="00252A3D" w:rsidP="005D1568">
+    <w:p w14:paraId="578F5CA5" w14:textId="77777777" w:rsidR="00252A3D" w:rsidRPr="00D305A6" w:rsidRDefault="00252A3D" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk139980989"/>
       <w:r w:rsidRPr="00D305A6">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für die </w:t>
       </w:r>
       <w:r w:rsidR="00665362">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Daten der </w:t>
       </w:r>
       <w:r w:rsidRPr="00D305A6">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Einrichtung / das Abräumen und für Proben werden in der Regel keine Gebühren in Rechnung gestellt.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="04F918D5" w14:textId="77777777" w:rsidR="00AD7F68" w:rsidRPr="005D1568" w:rsidRDefault="00AD7F68" w:rsidP="005D1568">
+    <w:p w14:paraId="31E210B7" w14:textId="77777777" w:rsidR="00AD7F68" w:rsidRPr="005D1568" w:rsidRDefault="00AD7F68" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9211" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="743"/>
         <w:gridCol w:w="3295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6DF5C1AD" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0FA971D6" w14:textId="77777777" w:rsidTr="005D1568">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="633A4CBD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00361C96" w:rsidP="005D1568">
+          <w:p w14:paraId="48A8101A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00361C96" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Übernahme</w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:t xml:space="preserve"> (Datum):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="20587447"/>
             <w:placeholder>
-              <w:docPart w:val="4D307FF8C1754EB78B9A6A2673463943"/>
+              <w:docPart w:val="381B5AB9637E461AAF5F4333E2DBCE79"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4E9ED2B0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="727E8431" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00514530">
                   <w:rPr>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E059695" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7AA24854" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t xml:space="preserve">  Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3295" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="776EBA80" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="3EBDBA86" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text15"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2441,131 +2434,131 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="023F0161" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="770ACC5C" w14:textId="77777777" w:rsidTr="005D1568">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0813E963" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00361C96" w:rsidP="005D1568">
+          <w:p w14:paraId="7280D955" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00361C96" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Abgabe</w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:t xml:space="preserve"> (Datum):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="604775943"/>
             <w:placeholder>
-              <w:docPart w:val="CE5968C95F1840E190BA9DFC07A804C0"/>
+              <w:docPart w:val="00F086D27DE949C5BA804681A5F0B5C9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7EED1EDA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="541E93BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00514530">
                   <w:rPr>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C5919F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="34163E88" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t xml:space="preserve">  Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B70677D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="5469B9D4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text16"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2580,123 +2573,123 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="462486FB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="744ED729" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9516" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="1152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1DCD2F4A" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4CBDD267" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="2040" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="025B337D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0FA135E9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Anzahl </w:t>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Besucher</w:t>
             </w:r>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD306E4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00614B44" w:rsidRDefault="00CD5CAF" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="369DE26B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00614B44" w:rsidRDefault="00CD5CAF" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00614B44">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text17"/>
             <w:r w:rsidRPr="00614B44">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2738,96 +2731,96 @@
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00614B44">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00614B44">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBC59C8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6203F43E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="486D24C2" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0D330913" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="639BF75B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="293D9821" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wird ein Eintritt / eine Gebühr / eine Kollekte etc. erhoben?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="716D5737" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="3B01F43E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2847,51 +2840,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB7CE2C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="5503C896" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2907,98 +2900,98 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="34BE1722" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1FD5B38E" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1E27F7DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="79EFC490" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Werden Getränke oder Lebensmittel verkauft?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5C23B5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7E54BE05" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>* Zusatzformular „Gesuch Gelegenheitswirtschaft“ ausfüllen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD2DBD4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="140AD3CF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3017,51 +3010,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47481E45" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="7E6C67C4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3077,60 +3070,60 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4F9EE049" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="04466E78" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8A3390" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="6456110C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wird für die Abfallentsorgung ein Container benötigt? Anzahl: </w:t>
             </w:r>
             <w:r w:rsidR="00CD5CAF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
@@ -3183,51 +3176,51 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD5CAF">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD5CAF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE90EB3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="54D8D79E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3246,51 +3239,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE5DEBE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="1DD4B592" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3306,60 +3299,60 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="527AEC4A" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4A05F7EC" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0F3261" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1D08AF90" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wird eine Werbetafel am </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dorfein</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -3374,70 +3367,70 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ausgang</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">/ Dorfplatz </w:t>
             </w:r>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>aufgestellt?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B0C6F41" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7143E31A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>** es ist zusätzlich ein schriftliches Gesuch einzureichen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5714FD68" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="546C5AB3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3456,51 +3449,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4A7517" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="5BE0616A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3516,84 +3509,84 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0D2214A8" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2837B36C" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="50C7B32A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6204FF76" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wird ein Bühnenmeister für die Bedienung der Ton- und Lichtanlage benötigt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18313BC2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="74C92CD4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3612,51 +3605,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33CE51BA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="64C9AE7C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3673,103 +3666,103 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F7F1A77" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00AC04EC" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="7BEB110B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00AC04EC" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A27323A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00AD1A5F" w:rsidP="005D1568">
+    <w:p w14:paraId="03F9D8E6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00AD1A5F" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rechnungsstellung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBEC398" w14:textId="77777777" w:rsidR="00313152" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00252A3D">
+    <w:p w14:paraId="23029373" w14:textId="77777777" w:rsidR="00313152" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00252A3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Gebühren </w:t>
       </w:r>
       <w:r w:rsidR="00AD1A5F" w:rsidRPr="002D4204">
         <w:rPr>
@@ -3780,580 +3773,580 @@
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>werden nach Ablauf der Veranstaltung auf Grund der effektiv benützten Räumlichkeiten und Anlagen</w:t>
       </w:r>
       <w:r w:rsidR="00313152" w:rsidRPr="002D4204">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sowie der erbrachten Dienstleistungen</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Rechnung gestellt. </w:t>
       </w:r>
       <w:r w:rsidR="00313152" w:rsidRPr="002D4204">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D62870B" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
+    <w:p w14:paraId="34DF567B" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E38F41" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRDefault="00DF5CDF" w:rsidP="00A045EF">
+    <w:p w14:paraId="77056CE5" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRDefault="00DF5CDF" w:rsidP="00A045EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FFB9DC8" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="002D4204" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
+    <w:p w14:paraId="262F8095" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="002D4204" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Benötigte Räume und Anlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E0F473" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="006C5600" w:rsidRDefault="00A045EF" w:rsidP="005D1568">
+    <w:p w14:paraId="0764A37B" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="006C5600" w:rsidRDefault="00A045EF" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A045EF" w:rsidRPr="00A045EF" w14:paraId="2C41DC8B" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="00A045EF" w:rsidRPr="00A045EF" w14:paraId="068F5683" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0E9DBF" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
+          <w:p w14:paraId="3AE066DF" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-75"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AC6642E" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
+          <w:p w14:paraId="4DD753E6" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(durch Gesuchsteller auszufüllen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37FE2799" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
+          <w:p w14:paraId="58BA850E" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(durch Verwaltung</w:t>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>auszufüllen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A045EF" w:rsidRPr="00A045EF" w14:paraId="5EC1E511" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="00A045EF" w:rsidRPr="00A045EF" w14:paraId="378FC1B3" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B690AB" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00AC04EC">
+          <w:p w14:paraId="43F68CB2" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00AC04EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-75"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77D8D798" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00DA118F">
+          <w:p w14:paraId="64806FD7" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54D3DC93" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00DA118F">
+          <w:p w14:paraId="2E4F6984" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA118F" w:rsidRPr="00A045EF" w14:paraId="16AB9BA7" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="00DA118F" w:rsidRPr="00A045EF" w14:paraId="51444D4D" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7DAC12" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
+          <w:p w14:paraId="2106B437" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-75"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="233F01C9" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
+          <w:p w14:paraId="193C60B3" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bestellt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43344E4A" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
+          <w:p w14:paraId="3C5667C7" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bewilligt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48AC57A8" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
+          <w:p w14:paraId="59D81256" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>benutzt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="507F246B" w14:textId="77777777" w:rsidR="004D6B76" w:rsidRPr="002D4204" w:rsidRDefault="004D6B76" w:rsidP="005D1568">
+    <w:p w14:paraId="44565791" w14:textId="77777777" w:rsidR="004D6B76" w:rsidRPr="002D4204" w:rsidRDefault="004D6B76" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A4F30A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3F6A324A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
@@ -4380,294 +4373,294 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Gemeindehaus</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4181"/>
         <w:gridCol w:w="781"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="61F83873" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="3BA71BBE" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0C9C21" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="681807D6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mehrzweckraum </w:t>
             </w:r>
             <w:r w:rsidR="002F0898">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Turnhalle </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Türli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCE5B22" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7CF19D77" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="108AE339" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5C32E0AE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B3BBA34" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="26E25631" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D633514" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="54116D9E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="1E1E8371" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="4C2AB4EF" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9A7B1B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="14E01D98" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="637180CA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="74DC1453" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="17" w:name="Kontrollkästchen9"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1466B840" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="3A04B8A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -4704,203 +4697,203 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43B7342F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="622BB15B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6659CD1B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
+          <w:p w14:paraId="413FEB17" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">__ </w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="4EBBB24B" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="1099F436" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A5387B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1D6C1E07" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44748387" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="57C8A6EB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E69867" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="47B85DF0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -4936,129 +4929,129 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D717066" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="06F88E7E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63F1CFBF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="087F2422" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="7BC8C66B" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="53329E2A" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11B3D445" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7D3A7682" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5071,86 +5064,86 @@
               <w:t xml:space="preserve"> Schulhaus</w:t>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Türli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AE3198F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="46E15096" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35584928" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="4CDD71F8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -5187,214 +5180,214 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16FB64F1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="666A0B03" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455C2A1F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
+          <w:p w14:paraId="0D355CB7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">__ </w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="13372620" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="247AE873" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6070EAEF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="57EA8840" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dachstock Gemeindehaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66F1BA99" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5B79D4AB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62906F60" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="6BE080A8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -5432,159 +5425,159 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0D9003" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1EB49363" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="555AB0A2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
+          <w:p w14:paraId="1086F53D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">__ </w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45BE42FC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1A343B9A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F1CA194" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="60DF42C8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
@@ -5602,124 +5595,124 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nur für Tarif A)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4181"/>
         <w:gridCol w:w="781"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="715FA61F" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="1D31FCBA" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="786F710C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7011E991" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Musikzimmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6650C1BC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7A3A43A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4325242F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="28415D51" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -5755,200 +5748,200 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02EA0595" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6EA5C091" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66E4C4D2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="67D97A34" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="77D1FFE6" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="47CF1CDD" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D74F170" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="21B92B43" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Musikprobelokal</w:t>
             </w:r>
             <w:r w:rsidR="00313152" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Musik Eintracht)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F5166" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="57BD6BF3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C26557" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="18E3357A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -5984,155 +5977,155 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB65F53" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5F8747E2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2873A6C8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="63DD9CA4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag</w:t>
             </w:r>
             <w:r w:rsidR="00600EEC" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E531211" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00E337E4" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6F932997" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00E337E4" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E8E539" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="7BAF87DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -6140,291 +6133,291 @@
         <w:t>Mattli</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4216"/>
         <w:gridCol w:w="37"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="5A49F299" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="4FA76DB1" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78AEADBF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="17FBBC18" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gemeindesaal Mattli inkl. Bühne und Aula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="604C63C2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2F6BAEF9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9BEE8D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="51246085" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="121B98B4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7B97B4E4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47BDE012" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="06038239" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="0F393A8B" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="19E5DF5D" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61ECAC2D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="652806DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9616F5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4B9BB415" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFBA253" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="2F587022" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -6460,205 +6453,205 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8F2485" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6ED28E68" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0178B80B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1EAE259E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag</w:t>
             </w:r>
             <w:r w:rsidR="00600EEC" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="1DDB57D7" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="01C1A2ED" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="218790FC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="22B6B8C5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">mit Konzertbestuhlung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68D1D226" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="56DB2A11" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5477DFA5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="30E9B979" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -6694,205 +6687,205 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15CBAB63" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="117D34FF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="417AC4C4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0B66CC8B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag</w:t>
             </w:r>
             <w:r w:rsidR="00600EEC" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="78112F0A" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="02B507BA" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02C59545" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7C941AF0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Bankettbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="70FC3A73" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="58DA55E9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="175B4B70" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="4B1EABA1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -6928,135 +6921,135 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2469C342" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="72AB0D1C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08747DF7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2722F245" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag</w:t>
             </w:r>
             <w:r w:rsidR="00600EEC" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5F18" w:rsidRPr="00A045EF" w14:paraId="70FB718B" w14:textId="77777777" w:rsidTr="00FE5F18">
+      <w:tr w:rsidR="00FE5F18" w:rsidRPr="00A045EF" w14:paraId="68A9320A" w14:textId="77777777" w:rsidTr="00FE5F18">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5767" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="46468952" w14:textId="77777777" w:rsidR="00FE5F18" w:rsidRPr="00FE5F18" w:rsidRDefault="00FE5F18" w:rsidP="004320EB">
+          <w:p w14:paraId="75F6290F" w14:textId="77777777" w:rsidR="00FE5F18" w:rsidRPr="00FE5F18" w:rsidRDefault="00FE5F18" w:rsidP="004320EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -7068,51 +7061,51 @@
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">WLAN </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5F18">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(ohne Bestellung steht WLAN nicht zur Verfügung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0EDDD7" w14:textId="77777777" w:rsidR="00FE5F18" w:rsidRPr="00A045EF" w:rsidRDefault="00FE5F18" w:rsidP="00FE5F18">
+          <w:p w14:paraId="7F921105" w14:textId="77777777" w:rsidR="00FE5F18" w:rsidRPr="00A045EF" w:rsidRDefault="00FE5F18" w:rsidP="00FE5F18">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7147,197 +7140,197 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24614CC9" w14:textId="77777777" w:rsidR="00FE5F18" w:rsidRPr="00A045EF" w:rsidRDefault="00FE5F18" w:rsidP="004320EB">
+          <w:p w14:paraId="21A3E53A" w14:textId="77777777" w:rsidR="00FE5F18" w:rsidRPr="00A045EF" w:rsidRDefault="00FE5F18" w:rsidP="004320EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43CB8007" w14:textId="77777777" w:rsidR="00FE5F18" w:rsidRPr="00A045EF" w:rsidRDefault="00FE5F18" w:rsidP="004320EB">
+          <w:p w14:paraId="279DB804" w14:textId="77777777" w:rsidR="00FE5F18" w:rsidRPr="00A045EF" w:rsidRDefault="00FE5F18" w:rsidP="004320EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="6D7AA679" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="3B74C869" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793FDC00" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3DF19980" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bankettküche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="21E7EB9B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="789AA49B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594659AC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="5FA9B7BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -7373,197 +7366,197 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEAF672" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0CFA70A8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22FD60E3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7EC089D6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="16BB2088" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="6F474AD1" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15517123" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0A392CC1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Militärküche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="706E04E2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4E769BF7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47BE42A5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="374A20E2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -7599,357 +7592,357 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="690F872F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="31DC42E3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C20EB6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="69FECE90" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="430CB0FF" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="3E43052C" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23DBAEAA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1D0E3255" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Foyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC87E82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="44ADAAD7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAA1765" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="557FCA47" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B50532F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="227FED45" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63941594" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="20BE43FD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="76A880AE" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="34847883" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58EF057F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2C2A2EAB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="64B2B153" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="694D2D1C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3649B557" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="50C886F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
@@ -7987,199 +7980,199 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44BE8B91" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="37EE1B2E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFD2605" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="449573B3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="65D85B3D" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="54434280" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="395D7E82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5910154D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Bankettbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="52CB1F43" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="590E1166" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="557B259B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="0BBE5B83" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
@@ -8217,198 +8210,198 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="705E8419" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="20C961D2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FE9649" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="68BA75BA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="315C4310" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="7729FD0C" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38312294" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="335B11DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bühne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5008656D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="47C89A82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D27E262" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="75DC3D8C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -8444,196 +8437,196 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E24B700" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1D321946" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="518D35F8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="26005E2F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="34FC2FBA" w14:textId="77777777" w:rsidTr="00DD7AEE">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="300033E5" w14:textId="77777777" w:rsidTr="00DD7AEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8579BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="20DDBC9B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9BC843" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="75995AE6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155E7734" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="17412C88" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -8669,207 +8662,207 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="640FB698" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3A56245D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DCC19B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="15BDDE27" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w14:paraId="6E967205" w14:textId="77777777" w:rsidTr="00DD7AEE">
+      <w:tr w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w14:paraId="375855DD" w14:textId="77777777" w:rsidTr="00DD7AEE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49BFB2EF" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
+          <w:p w14:paraId="12D394BD" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zivilschutzanlage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A4055C9" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
+          <w:p w14:paraId="59FDC125" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7127ED7D" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
+          <w:p w14:paraId="76E781E7" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
@@ -8908,150 +8901,150 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23CEBCB6" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
+          <w:p w14:paraId="2A6F767A" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2A65F6" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
+          <w:p w14:paraId="1120EE08" w14:textId="77777777" w:rsidR="00DD7AEE" w:rsidRPr="002D4204" w:rsidRDefault="00DD7AEE" w:rsidP="00606942">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CA119FD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="52E2D886" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B6EAF3D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="63997354" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -9059,91 +9052,91 @@
         <w:t xml:space="preserve">Diverse Schulräume </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00620A66" w:rsidRPr="002D4204" w14:paraId="6759C953" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00620A66" w:rsidRPr="002D4204" w14:paraId="054EF594" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10459712" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="10EA57E0" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Schulzimmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="18" w:name="Kontrollkästchen34"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C15432" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
+          <w:p w14:paraId="0939F79B" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -9170,51 +9163,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Türli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC7E705" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00DF5CDF" w:rsidP="004D6B76">
+          <w:p w14:paraId="0FDCB6E0" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00DF5CDF" w:rsidP="004D6B76">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -9238,84 +9231,84 @@
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00620A66" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF67107" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="21606061" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5AD497" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="095E3B23" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -9351,160 +9344,160 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9A5D6C" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="7F0F75A4" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFEFDC3" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="0F21232C" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620A66" w:rsidRPr="002D4204" w14:paraId="2E4C5183" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00620A66" w:rsidRPr="002D4204" w14:paraId="73DB77EA" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8D6AC9" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="412FD0C9" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Werkraum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E46A7F8" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
+          <w:p w14:paraId="62697454" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -9533,51 +9526,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Türli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A68DD1" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
+          <w:p w14:paraId="02A09508" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -9597,84 +9590,84 @@
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9B51A8" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="65821791" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409885DA" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="4ACEF057" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -9710,160 +9703,160 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3653E4B9" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="7FE72234" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7A4F98" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="6118149B" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620A66" w:rsidRPr="002D4204" w14:paraId="44251502" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00620A66" w:rsidRPr="002D4204" w14:paraId="6C995EE9" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40DFD985" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="459444A4" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Handarbeitszimmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A88F5E" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
+          <w:p w14:paraId="641A3280" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -9891,51 +9884,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Türli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B90F0FF" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
+          <w:p w14:paraId="5C103A0E" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -9955,84 +9948,84 @@
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327A5D66" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="759017F4" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5DE826" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="33F3E8EC" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -10068,183 +10061,183 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9FC853" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="2F3B7430" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D52625" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="16E50FBC" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA118F" w:rsidRPr="002D4204" w14:paraId="54C84BE0" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00DA118F" w:rsidRPr="002D4204" w14:paraId="060C969B" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA3D713" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00DA118F" w:rsidP="004D6B76">
+          <w:p w14:paraId="52DAF2A6" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00DA118F" w:rsidP="004D6B76">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Schulküche (Arni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717EDC93" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00DA118F" w:rsidP="004D6B76">
+          <w:p w14:paraId="349BBAA0" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00DA118F" w:rsidP="004D6B76">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE0EA17" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00AC04EC" w:rsidP="004D6B76">
+          <w:p w14:paraId="55534A51" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00AC04EC" w:rsidP="004D6B76">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -10280,147 +10273,147 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11814368" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00DA118F" w:rsidP="004D6B76">
+          <w:p w14:paraId="7756D61F" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00DA118F" w:rsidP="004D6B76">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2703B876" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00DA118F" w:rsidP="004D6B76">
+          <w:p w14:paraId="59615527" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="002D4204" w:rsidRDefault="00DA118F" w:rsidP="004D6B76">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2313B561" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2BFA7F31" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46221E62" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="43EE4E32" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -10428,81 +10421,81 @@
         <w:t>Turnhallen (Sportbetrieb)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w14:paraId="1356FC3E" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w14:paraId="6568DBB0" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F46EC5" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
+          <w:p w14:paraId="283AB460" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Turnhallen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4A34E3" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
+          <w:p w14:paraId="6F26830A" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -10530,51 +10523,51 @@
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Türli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12DBC095" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
+          <w:p w14:paraId="337E115E" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="18"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -10594,75 +10587,75 @@
             </w:r>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1377DEFC" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
+          <w:p w14:paraId="066D0B02" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78B22EA1" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00104CB7" w:rsidP="00C46649">
+          <w:p w14:paraId="204C069F" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00104CB7" w:rsidP="00C46649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -10699,149 +10692,149 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B3C275" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00CE3C51" w:rsidP="00C46649">
+          <w:p w14:paraId="1FA6D2C3" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00CE3C51" w:rsidP="00C46649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1937F8F8" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
+          <w:p w14:paraId="5DF043E0" w14:textId="77777777" w:rsidR="00C46649" w:rsidRPr="00DF5CDF" w:rsidRDefault="00C46649" w:rsidP="00C46649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF5CDF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B178834" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00600EEC">
+    <w:p w14:paraId="02C0DDB0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00600EEC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D0F6C7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3C0547E2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -10850,60 +10843,60 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="002D4204" w14:paraId="094D7E8B" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="002D4204" w14:paraId="0F4CED06" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B97F980" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="31A3839E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2436"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -11003,51 +10996,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> à 1m x 2m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="604B68BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="68FD1F0F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -11083,87 +11076,87 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47FDC7D7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="519D7A69" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE8713F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="216DE091" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
@@ -11171,113 +11164,113 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">___ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620A66" w:rsidRPr="002D4204" w14:paraId="79F33636" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00620A66" w:rsidRPr="002D4204" w14:paraId="557B19B1" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CFC4953" w14:textId="77777777" w:rsidR="007C6FFC" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="152DCA8F" w14:textId="77777777" w:rsidR="007C6FFC" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="2436"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Betonelemente</w:t>
             </w:r>
             <w:r w:rsidR="006356D3">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (für Zeltsicherung)</w:t>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00313152" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>max. 20</w:t>
             </w:r>
             <w:r w:rsidR="007C6FFC">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7595E325" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="18C09F73" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="2436"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(Anzahl: </w:t>
             </w:r>
@@ -11360,51 +11353,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> à 0.8m x 1.2mx0.5m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1237F529" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
+          <w:p w14:paraId="30B1CDE7" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00620A66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-67"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -11440,87 +11433,87 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07C4DCF8" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
+          <w:p w14:paraId="3034E991" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="004D6B76">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265DDCFA" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00C46649">
+          <w:p w14:paraId="78F1208F" w14:textId="77777777" w:rsidR="00620A66" w:rsidRPr="002D4204" w:rsidRDefault="00620A66" w:rsidP="00C46649">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
@@ -11528,60 +11521,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">___ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="002D4204" w14:paraId="390D37CE" w14:textId="77777777" w:rsidTr="002D4204">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="002D4204" w14:paraId="7856A9F0" w14:textId="77777777" w:rsidTr="002D4204">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0273BC31" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="6E956BFF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2436"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -11681,51 +11674,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> à 3.5m x 2m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D075FF8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="002D4204" w:rsidP="002D4204">
+          <w:p w14:paraId="755D0786" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="002D4204" w:rsidP="002D4204">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -11768,87 +11761,87 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00CD5CAF" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF98178" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0CF6A37B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14E890F1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6CEA6CA3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
@@ -11856,56 +11849,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">___ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="002D4204" w14:paraId="4E3820E2" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="002D4204" w14:paraId="138901D5" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B22B3E6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="2FC25ECA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2436"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -12017,85 +12010,85 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD5CAF" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5C6523" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4EBB35F0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA09661" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="7F1107C2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -12131,89 +12124,89 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B5D697" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4B6399EF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F6200C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4715346D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
@@ -12221,56 +12214,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">___ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="002D4204" w14:paraId="367C864F" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="002D4204" w14:paraId="512489E3" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A52649A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="0A17FFC1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2436"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
@@ -12396,85 +12389,85 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD5CAF" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25EA545E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="55BB4B81" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B36D9F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="0D4C7D24" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -12510,89 +12503,89 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63812D93" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4A69896C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBE3ECF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4DC9C8AE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
@@ -12601,225 +12594,225 @@
               </w:rPr>
               <w:t xml:space="preserve">___ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="623948F5" w14:textId="77777777" w:rsidR="002D4204" w:rsidRDefault="002D4204">
+    <w:p w14:paraId="01CA98AB" w14:textId="77777777" w:rsidR="002D4204" w:rsidRDefault="002D4204">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AB0CB0D" w14:textId="77777777" w:rsidR="002D4204" w:rsidRDefault="002D4204">
+    <w:p w14:paraId="544F8B5F" w14:textId="77777777" w:rsidR="002D4204" w:rsidRDefault="002D4204">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6A88B6" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00E337E4" w:rsidRDefault="00A045EF">
+    <w:p w14:paraId="0AA29EA6" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00E337E4" w:rsidRDefault="00A045EF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410BA9E6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1BACF656" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Aussenanlagen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2450"/>
         <w:gridCol w:w="16"/>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="1222"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="1509C54A" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="71D765AB" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7781B917" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="55730547" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Naturrasenplatz</w:t>
             </w:r>
             <w:r w:rsidR="00967A1F" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006356D3">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46A68DB5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="389E4BEF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E973763" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="2BD3F32E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -12857,221 +12850,221 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A34BA9E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7D250000" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23E7F75F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0F7E0D78" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="4796C12B" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="5401360B" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32E27031" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6F645059" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kunstrasenplatz</w:t>
             </w:r>
             <w:r w:rsidR="00967A1F" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006356D3">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33F6C624" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="766B50A7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1C31B7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="0E020D48" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -13109,207 +13102,207 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DABFCC4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7FC44B4F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0CC964" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="288A12D5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="0E708A42" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="2D2D10D1" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D7D5F2A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4D831478" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hartplatz mit Lauf- und Sprunganlagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DB8D893" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="38B51C95" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4759653B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="17164391" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -13347,207 +13340,207 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8D5C81" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4C2AD76F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09229310" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="22979B49" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="0D458405" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="6763B09F" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E74B75C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="34EAFED6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beachvolleyball-Feld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EAAEC6F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="363F3A93" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3D3803" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="32B6E348" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -13585,135 +13578,135 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9AB530" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2D3A1EBE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7325D411" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="29BA33D8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="07BE9E0D" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="712E5509" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EE66066" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="767BA4B7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13721,85 +13714,85 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aussenanlagen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ohne Garderoben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="270D05D1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="006B0256" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A4F7D2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="2445487A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -13837,303 +13830,303 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C4056A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="10FA42BF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631069FB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6BDF50DE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="1E836901" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="0A144ABF" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36C2005C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="19813095" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B94A6A2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0C3196C7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20C96D32" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CE3C51">
+          <w:p w14:paraId="6572112E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A6ED08F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CE3C51">
+          <w:p w14:paraId="6409F716" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3843DD09" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CE3C51">
+          <w:p w14:paraId="6D58FDFA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="54A68B96" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="55F6F689" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="326010D3" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="005D1568">
+          <w:p w14:paraId="47843CA8" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14141,51 +14134,51 @@
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7230BE" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="3717C682" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -14225,51 +14218,51 @@
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Türli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79C4A470" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="26273C06" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -14301,85 +14294,85 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07E55E78" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00F6186C">
+          <w:p w14:paraId="4A368101" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00F6186C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0565C5CA" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="005D1568">
+          <w:p w14:paraId="27FFE080" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -14417,172 +14410,172 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C617F98" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="005D1568">
+          <w:p w14:paraId="1E545FE0" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3368C050" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="005D1568">
+          <w:p w14:paraId="25EED1E5" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="4AA6083B" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="48F5F1EF" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1445E11F" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="7E5CD662" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Festwirtschaft</w:t>
             </w:r>
             <w:r w:rsidR="003B1EEC" w:rsidRPr="003B1EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57DA1DC1" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="4A996E07" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -14614,51 +14607,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ohne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65B4577E" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="7B1EE944" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -14690,85 +14683,85 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="528D6992" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="6BE7D707" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1617D5FE" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="00C97D30">
+          <w:p w14:paraId="3831152A" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -14806,209 +14799,209 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B791D7C" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00C97D30">
+          <w:p w14:paraId="4E05BC35" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="606CD7F7" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="4D120FD3" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="47C9CEC9" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="349ED4B5" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E968FAE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1E4F4753" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Zelt (inkl. Strom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5112F4A8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="62700B66" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F40A0D4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="7F72367F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -15046,524 +15039,524 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D66D003" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5BA19C4C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C46EB9D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="61F5FAAE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="07BAA9AD" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="5ABC2D27" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="240ECC76" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4C52E205" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C6A3BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="22B5B17C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D84271B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2F66A974" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01DD1F6A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="107FA4F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0AC880" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="002D4204" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
+          <w:p w14:paraId="0BE7E801" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="002D4204" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="15F35F46" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="08B73DF8" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F0C0DCB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="001D1341" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seefestplatz</w:t>
             </w:r>
             <w:r w:rsidR="000D0265" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C79E436" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="76784F2B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B34BFAF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="00822B6C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11AA9523" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1CC88768" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58281D28" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="53FF6AF6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="4A937F21" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="08F0904A" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="349ACECE" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="78D0FFBF" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Festwirtschaft</w:t>
             </w:r>
             <w:r w:rsidR="003B1EEC" w:rsidRPr="003B1EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31FC8E87" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="04F04C7C" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -15596,51 +15589,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ohne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40F494C7" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="11B2DB89" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -15673,85 +15666,85 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01FC77EE" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="159CC9E0" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D918C93" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="00CE3C51">
+          <w:p w14:paraId="3AF94535" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -15789,209 +15782,209 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63CAB633" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="07E0C9E4" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72BCA85A" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="55ADD5D1" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="2F429CA1" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="68534EA5" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1780E756" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0FDC26CD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Zelt (inkl. Strom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4737999F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0BC937A1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0D3843" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="4167D4F5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -16029,308 +16022,308 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05343178" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4761A10E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5A74E0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="076C7F10" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="28C51044" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="123DF151" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="297F8B81" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5EFCF4DE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D17A47D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="294ADC31" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0E13F9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="37EDFAB9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A20F2A6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3FB86A84" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D09B72C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="20DB2598" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="2F70797F" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="5F1571B2" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B0DCF28" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6D5F73A2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -16339,164 +16332,164 @@
             <w:r w:rsidR="000D0265" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD0EBD3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="01E40B6F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F3E3A2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="24976549" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="1522C238" w14:textId="77777777" w:rsidTr="00AC04EC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="1E9B8CC2" w14:textId="77777777" w:rsidTr="00AC04EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08F1C718" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="54B791C7" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Festwirtschaft</w:t>
             </w:r>
             <w:r w:rsidR="003B1EEC" w:rsidRPr="003B1EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E6FA1E9" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="21607083" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -16530,51 +16523,51 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ohne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BA33857" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="0BC916AD" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -16607,85 +16600,85 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB55380" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="3C77B075" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A510C93" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="00CE3C51">
+          <w:p w14:paraId="56B94887" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -16723,221 +16716,221 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625C2A48" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="1D203C96" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04CF05EB" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
+          <w:p w14:paraId="78C0FC4A" w14:textId="77777777" w:rsidR="00CE3C51" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00CE3C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="5D16DDB6" w14:textId="77777777" w:rsidTr="007C6FFC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="65A6E291" w14:textId="77777777" w:rsidTr="007C6FFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71819A82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5073BB47" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
             <w:r w:rsidR="006356D3">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>elt (inkl. Strom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="141167F6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="02E4739B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACE1038" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="1133A880" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -16975,297 +16968,297 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E513BF7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="05D3E9E8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7643E1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2DC124A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="6E2B284D" w14:textId="77777777" w:rsidTr="007C6FFC">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="6F15543E" w14:textId="77777777" w:rsidTr="007C6FFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51447A30" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4E4EC9B7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B1072EE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3F9D40AE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5115F917" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0EC72CD4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5301BF05" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0A0F7DC9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="050A1097" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0F59476A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D6B76" w:rsidRPr="002D4204" w14:paraId="4E45D3E1" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="004D6B76" w:rsidRPr="002D4204" w14:paraId="4463BE0D" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:trPr>
           <w:trHeight w:val="876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08B5FBB3" w14:textId="77777777" w:rsidR="003B1EEC" w:rsidRDefault="004D6B76" w:rsidP="00A045EF">
+          <w:p w14:paraId="204DCB35" w14:textId="77777777" w:rsidR="003B1EEC" w:rsidRDefault="004D6B76" w:rsidP="00A045EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
@@ -17278,113 +17271,113 @@
               </w:rPr>
               <w:t>Situationsplan beilegen!</w:t>
             </w:r>
             <w:r w:rsidR="00C46649" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Als Festwirtschaft gilt ein Anlass, für welchen eine Gelegenheitswirtschaftsbewilligung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4885C0E4" w14:textId="77777777" w:rsidR="004D6B76" w:rsidRPr="002D4204" w:rsidRDefault="004D6B76" w:rsidP="003B1EEC">
+          <w:p w14:paraId="63796D52" w14:textId="77777777" w:rsidR="004D6B76" w:rsidRPr="002D4204" w:rsidRDefault="004D6B76" w:rsidP="003B1EEC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>erforderlich ist, d.h. Lebensmittel und</w:t>
             </w:r>
             <w:r w:rsidR="00104CB7" w:rsidRPr="002D4204">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Getränke verkauft werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67DE2B8A" w14:textId="77777777" w:rsidR="00AC04EC" w:rsidRDefault="00AC04EC" w:rsidP="005D1568">
+    <w:p w14:paraId="417EDBB4" w14:textId="77777777" w:rsidR="00AC04EC" w:rsidRDefault="00AC04EC" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51392DF0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00F6186C">
+    <w:p w14:paraId="3ABF6035" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00F6186C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bemerkungen:</w:t>
       </w:r>
       <w:r w:rsidR="00F6186C" w:rsidRPr="002D4204">
         <w:rPr>
@@ -17477,285 +17470,285 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F6186C" w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F6186C" w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="19A4441B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00F6186C">
+    <w:p w14:paraId="5ADAA699" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00F6186C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DD57335" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00F6186C">
+    <w:p w14:paraId="11361127" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00F6186C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10B1A953" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="623CC947" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB98C4E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="510286E7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Der/die Unterzeichnete erklärt sich mit dem Benützungsreglement, den Ausführungsbestimmungen und dem Gebührentarif einverstanden </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>(das Benützungsreglement und die Ausführungsbestimmungen können auf der Gemeindehomepage www.sachseln.ch unter Verwaltung, Reglemente heruntergeladen werden).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4833D4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="68FE2B26" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF8F4ED" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="79CA4BD5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2670"/>
         <w:gridCol w:w="3471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="3BD8616E" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6B449CC2" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48D908AE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="60CC3452" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ort/Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="492EDA4B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="15001711" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25795C58" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3F81A285" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Unterschrift des Gesuchstellers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="771E7B0B" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00AD1A5F">
+    <w:p w14:paraId="423EB384" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00AD1A5F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67635D24" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="7A799E4D" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69F90990" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="26BAD787" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>zuständiger Hauswart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Ansprechperson</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
@@ -17827,51 +17820,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sonja Rohrer</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Nat. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA48BE">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>079 830 36 84</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F0D133" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="68EB0AB7" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:left="-142" w:right="-1" w:firstLine="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514530">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -17907,51 +17900,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Theo Rohrer (Nat. </w:t>
       </w:r>
       <w:r w:rsidR="000A4C3A" w:rsidRPr="000A4C3A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>079 338 12 56</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E965CFB" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="1C0702EC" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:left="-142" w:right="-1" w:firstLine="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514530">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -17975,51 +17968,51 @@
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00514530">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00514530">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Kurt Kaeser (Nat. 079 226 05 73)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4979DFA7" w14:textId="34123344" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="5407D58D" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:left="-142" w:right="-1" w:firstLine="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514530">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -18067,293 +18060,293 @@
       <w:r w:rsidR="006E238E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Urs von Flüe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Nat. </w:t>
       </w:r>
       <w:r w:rsidR="006E238E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>079 194 36 70</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6385D4AB" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00AC04EC">
+    <w:p w14:paraId="4B985671" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00AC04EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203C9D82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00AC04EC" w:rsidRDefault="005D1568" w:rsidP="00AC04EC">
+    <w:p w14:paraId="2E390D2F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00AC04EC" w:rsidRDefault="005D1568" w:rsidP="00AC04EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC04EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00AC04EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>apportierung Hauswart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50734198" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5DBB9FA3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A834FD" w14:textId="77777777" w:rsidR="003700EA" w:rsidRPr="005D1568" w:rsidRDefault="003700EA" w:rsidP="005D1568">
+    <w:p w14:paraId="01E808B6" w14:textId="77777777" w:rsidR="003700EA" w:rsidRPr="005D1568" w:rsidRDefault="003700EA" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2670"/>
         <w:gridCol w:w="3471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4847AE1F" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2FB379C9" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0005C6C6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3DA2CF16" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A74CF4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="29EF55D7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4540213B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5DBCD13A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Unterschrift des Hauswarts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00EFC55D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D0265" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1353D416" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D0265" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09733C0F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00BB792D">
+    <w:p w14:paraId="11FC0F16" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00BB792D">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Container:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D3B291" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="0DDB7039" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68761C9C" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="366CFB25" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB792D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Arbeitsrapport:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB792D">
@@ -18455,232 +18448,232 @@
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00DA118F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DA118F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BB792D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16346A26" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="005D1568">
+    <w:p w14:paraId="0DEB9C60" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D8EAF3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
+    <w:p w14:paraId="22DAD1DD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bemerkungen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BA607D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
+    <w:p w14:paraId="3FB1CD99" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00149120" w14:textId="77777777" w:rsidR="002D4204" w:rsidRPr="005D1568" w:rsidRDefault="002D4204" w:rsidP="002D4204">
+    <w:p w14:paraId="232936E8" w14:textId="77777777" w:rsidR="002D4204" w:rsidRPr="005D1568" w:rsidRDefault="002D4204" w:rsidP="002D4204">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="301039D0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
+    <w:p w14:paraId="7F2C3154" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7986BB73" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="002D4204" w:rsidRDefault="00BB792D">
+    <w:p w14:paraId="5D6D558E" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="002D4204" w:rsidRDefault="00BB792D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D21EEB" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="005D1568">
+    <w:p w14:paraId="4678141C" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57F8E5D3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="07A842C1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Allgemeine Bestimmungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0295C24C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5D158BA7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Bestimmungen des Benützungsreglements und der Ausführungsbestimmungen sind zu beachten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464B8DA3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1E9B5F96" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Personen und Funktionsbezeichnungen in diesem Tarif gelten für Personen beiden Geschlechts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B85909D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="49AEAFC5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die benützten Immobilien und Mobilien sind </w:t>
       </w:r>
       <w:r w:rsidRPr="00C46649">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gereinigt</w:t>
@@ -18696,216 +18689,216 @@
       <w:r w:rsidR="00C46649">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">und ohne Schäden </w:t>
       </w:r>
       <w:r w:rsidR="00A3162D" w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>zurückzugeben</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E09C52E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4D99EDD6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47DE5000" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2545F958" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Rechnungsstellung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AFE51F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="087B6D34" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Benützungsgebühr für die Gemeinderäume wird von der Finanzverwaltung nach dem Anlass gemäss </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1A5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tarif</w:t>
       </w:r>
       <w:r w:rsidR="00C46649" w:rsidRPr="00AD1A5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1A5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Rechnung gestellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F596EE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="02191B44" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CABD292" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1837BC19" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56BA0806" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2D37CDFF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Besondere Bestimmungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D2B7FB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="50E681FB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Gesuchsteller werden gebeten, sich mindestens 10 Tage vor dem Veranstaltungsdatum mit dem zuständigen Hauswart (siehe Zustellung an) in Verbindung zu setzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E8DDF1" w14:textId="77777777" w:rsidR="00DE4110" w:rsidRPr="00A045EF" w:rsidRDefault="00DE4110" w:rsidP="00DE4110">
+    <w:p w14:paraId="36156BED" w14:textId="77777777" w:rsidR="00DE4110" w:rsidRPr="00A045EF" w:rsidRDefault="00DE4110" w:rsidP="00DE4110">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77974482" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00504207" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="6EDA3298" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00504207" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bei Schlechtwetterreservationen ist der zuständige Hauswart mindestens 24 Stunden vor Veranstal</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
@@ -18964,274 +18957,274 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504207">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rechnung</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504207">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gestellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012C26E4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="43D3E6B5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15DCAF74" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="33468067" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Hauswarte sind bei Anlässen nicht dauernd anwesend. Vom Veranstalter geforderte dauernde Präsenzzeit oder ausserordentliche Arbeitsleistungen des Hauswartes werden in Rechnung gestellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E43B894" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="32B8B04F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="170CD707" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00A045EF">
+    <w:p w14:paraId="725085B6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00A045EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei grösseren Anlässen muss </w:t>
       </w:r>
       <w:r w:rsidR="00967A1F" w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">auf Kosten des Veranstalters </w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>für einen Parkplatzordnungsdienst gesorgt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A1EDD3" w14:textId="77777777" w:rsidR="00E17477" w:rsidRPr="00DF5CDF" w:rsidRDefault="00E17477" w:rsidP="00DF5CDF">
+    <w:p w14:paraId="16268E1B" w14:textId="77777777" w:rsidR="00E17477" w:rsidRPr="00DF5CDF" w:rsidRDefault="00E17477" w:rsidP="00DF5CDF">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="792DA006" w14:textId="77777777" w:rsidR="00E17477" w:rsidRDefault="00E17477" w:rsidP="00A045EF">
+    <w:p w14:paraId="6026665E" w14:textId="77777777" w:rsidR="00E17477" w:rsidRDefault="00E17477" w:rsidP="00A045EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5CDF">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wir empfehlen den Abschluss einer Veranstaltungshaftpflichtversicherung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6661075B" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRPr="00DF5CDF" w:rsidRDefault="00DF5CDF" w:rsidP="00DF5CDF">
+    <w:p w14:paraId="3C3205B5" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRPr="00DF5CDF" w:rsidRDefault="00DF5CDF" w:rsidP="00DF5CDF">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33640D98" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRPr="00A3162D" w:rsidRDefault="00DF5CDF" w:rsidP="00A045EF">
+    <w:p w14:paraId="6611B742" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRPr="00A3162D" w:rsidRDefault="00DF5CDF" w:rsidP="00A045EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3162D">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anlässe mit </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3162D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>über 500 Personen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3162D">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind dem Feuerwehrkommandanten zu melden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206A4A66" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
+    <w:p w14:paraId="50B05C42" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B4FE27" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="18D01E6E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Bedienung der Ton- und Lichtanlage im Gemeindesaal Mattli ist durch eine geschulte Fachperson vorzunehmen. Die Kosten gehen zu Lasten des Veranstalters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4286E281" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="032C1C42" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BAC3B84" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="4E44CF97" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wasserbezug:</w:t>
@@ -19254,401 +19247,434 @@
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sachseln</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>zuzustellen</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297409D3" w14:textId="77777777" w:rsidR="00585926" w:rsidRPr="00585926" w:rsidRDefault="00585926" w:rsidP="00585926">
+    <w:p w14:paraId="40DCB5DD" w14:textId="77777777" w:rsidR="00585926" w:rsidRPr="00585926" w:rsidRDefault="00585926" w:rsidP="00585926">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A9B972" w14:textId="77777777" w:rsidR="00585926" w:rsidRPr="00585926" w:rsidRDefault="00585926" w:rsidP="00585926">
+    <w:p w14:paraId="6E39C03D" w14:textId="77777777" w:rsidR="00585926" w:rsidRPr="00585926" w:rsidRDefault="00585926" w:rsidP="00585926">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="013C236F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3890E603" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="20"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B2804B4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="29D4D2B0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>BEWILLIGUNG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4949741D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="64A37C5B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F8522E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6EE6A7C4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sachseln, _____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>GEMEINDEKANZLEI SACHSELN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7579CA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="21BEFBF2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BCE1460" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="36D44290" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BF0601E" w14:textId="77777777" w:rsidR="00F31818" w:rsidRPr="005D1568" w:rsidRDefault="00F31818" w:rsidP="005D1568">
+    <w:p w14:paraId="080A6B61" w14:textId="77777777" w:rsidR="00F31818" w:rsidRPr="005D1568" w:rsidRDefault="00F31818" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FA45669" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="12C60C48" w14:textId="24F8D00E" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A4C3A">
+      <w:r w:rsidR="000B7830">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Andrea </w:t>
-[...11 lines deleted...]
-        <w:t>Geisser</w:t>
+        <w:t>Felipe Pereira</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E93C931" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4A78A058" w14:textId="77777777" w:rsidR="000B7830" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Sachbearbeiterin Einwohnerkontrolle/Gemeindekanzlei</w:t>
+        <w:t>Sachbearbeiter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A4ED8" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="005D1568" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
+    <w:p w14:paraId="52D1E7CB" w14:textId="1200F9B7" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1568">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Einwohnerkontrolle/Gemeindekanzlei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B63514" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="005D1568" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58CF79A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3E1F3468" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zustellung an:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A79E211" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4E2A4216" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E27215" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="46362AB2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>zuständiger Hauswart</w:t>
       </w:r>
       <w:r w:rsidR="003700EA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Ansprechperson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3F432E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2710CD4D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Finanzverwaltung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5801145A" w14:textId="77777777" w:rsidR="00967A1F" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4AA0C642" w14:textId="77777777" w:rsidR="00967A1F" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gemeindedienst (mobile Bühne / Dorfplatz / Betonelemente)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7695F7" w14:textId="77777777" w:rsidR="00967A1F" w:rsidRDefault="00967A1F">
+    <w:p w14:paraId="3A14419E" w14:textId="404D95CB" w:rsidR="000B7830" w:rsidRDefault="000B7830" w:rsidP="005D1568">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Feuerwehr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E2B02A" w14:textId="77777777" w:rsidR="00967A1F" w:rsidRDefault="00967A1F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C63F355" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00967A1F" w:rsidP="005D1568">
+    <w:p w14:paraId="578CFB18" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00967A1F" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E615A34" wp14:editId="17CE51A3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-635</wp:posOffset>
             </wp:positionH>
@@ -19688,153 +19714,153 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1791970" cy="828040"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117ACC1D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5689BEA1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF52BE9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="7D630A70" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA2460A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5B9476BA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0265B08C" w14:textId="77777777" w:rsidR="001C2939" w:rsidRPr="005D1568" w:rsidRDefault="001C2939" w:rsidP="005D1568">
+    <w:p w14:paraId="699BAA24" w14:textId="77777777" w:rsidR="001C2939" w:rsidRPr="005D1568" w:rsidRDefault="001C2939" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1232A635" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="13DB087D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gebührentarif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1EED56" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="54E15BFB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0983E1EC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="64928B57" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="237EE0DF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="64F87CAB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tarif A:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
@@ -19851,117 +19877,117 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sachsler Vereine und Institutionen/Organisationen mit Sitz in Sachseln, firmeninterne</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Anlässe/Feste von Sachsler Firmen für Eigengebrauch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55857F16" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2BD393D3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D69520B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6EDAC81C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tarif B:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Auswärtige Vereine und Institutionen, externe Schulen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7D7525" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5A3BDECB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0403DDBE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="45DEFF11" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
@@ -19971,12001 +19997,12001 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tarif C:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kommerzielle Veranstaltungen, Privatpersonen und Firmen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235E7893" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="16EC098B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A445BDE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="7836CF37" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Definitionen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8543E5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="69B87A3F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Als Sachsler Vereine gelten solche, die gemäss ihren Statuten ihren Sitz in Sachseln haben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328A5F91" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6536BA18" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Als Sachsler Institutionen/Organisationen gelten: Kirchgemeinde, Korporation, Feuerwehr, Zivilschutz, Politische Parteien, Wallfahrtsbüro und Bruderklausenbund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0180FA12" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="7F8E2A8B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Als Eintritt gilt neben dem Verkauf von Eintrittsbilletten auch eine Türkollekte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C064773" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="0C03120E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Für die Tarifanwendung ist der Benutzer und nicht der Besteller massgebend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EFE87D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6CD86ACA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4502"/>
         <w:gridCol w:w="791"/>
         <w:gridCol w:w="791"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="791"/>
         <w:gridCol w:w="791"/>
         <w:gridCol w:w="792"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="70D917E8" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="42F0690E" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39B6BCF5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4585C111" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="327BC9AA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="374C826B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tarif A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="51F43D3F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0D34032A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tarif B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="21DE8676" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1F6A0FE4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tarif C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="45C56C3A" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="09315B90" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53772494" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1BFB2604" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC32101" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0CEE1876" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="04D5D1AC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="252D1267" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="19D970B4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4D27C159" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5A685AD6" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4D4F0F65" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41D5C7CF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="459249D3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="415F28C4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="18270B6E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ohne</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AABB580" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2CEE4464" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="285EE896" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4BC28A77" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C0D8A59" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0146E4C8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0E815998" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="17C36F33" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ohne</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1356C6DB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3F8DC741" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0317809A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3D21D1C8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>mit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37AD3A89" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5579BAA0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0BAB6228" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="39F96537" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ohne Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="48E14E7B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2FACC7B2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="068C9622" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1275D3E7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="38FFD6DC" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="02676849" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70719E54" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6D0E84A8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="51D3ED82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6104219B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4B6AC5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="768A2BD2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4BD98A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2DC00270" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE55208" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3A2A52F0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2A88E103" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="04BC8946" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="602CFD57" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4FEAEBDD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="3E15EE80" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6A675B87" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49E2911C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="54187AAE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Türli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="13E5BB30" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4A274DF6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4AD602" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="60E6C4A9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2501060F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="10136F9F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="335246B1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="54ADF3A3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="766EB496" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="30689BFE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="1012D8DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="383528B4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="20195A75" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4BFB83B8" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A6B6D07" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1A2F3797" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Mehrzweckraum Türli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="36429F27" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="207464C3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="34E06D71" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2C4A5C91" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="20D34C76" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3BCDE458" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="65291E7C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="64BDCA40" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="75837028" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6004E1A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4E72AB10" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="365091F0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5298EEC6" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="51DA77AA" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07B00596" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0AF91A64" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="06D2FF1F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="11761B10" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="67920181" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7AF8F925" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6750A95F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3C7AF375" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7E96DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="53DAA273" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6DEDE8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0596F28B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="774CA669" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0AE36D08" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="14C21F9D" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="05268CA7" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="500CF9AC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="452D9198" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD309DD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="00375016" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="672E169C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="650803A1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2648C5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7F8014B2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC28F33" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6FA6FDC0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3BFC6514" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7461B026" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBE8A07" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="62AF9651" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="441B424A" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4E13EB49" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7643812E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="32EE935F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Singsaal Türli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="16BFB5ED" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="05987FE7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="53B31472" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="466F72F8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="182440F8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3C9A7AD2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="41DD1E9E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0D66A541" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEC79E6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="35DE75B9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0D58FA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3256FC25" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6B6AC1E4" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2190B5CA" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64CAF80F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6D36332C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Dachstock Gemeindehaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="599B35DC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="53560F27" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="326E0DAB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="279021DD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="430F1D4E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5F6FD4D4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="35E41E6A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6044B609" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6FA3A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="47085C1F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="54E4DFCE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="26C2FDD6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="66434881" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="016CA91E" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="799D42C8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="479ABEF4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="2117F5B5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="169C75CD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="2F39EEC1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0B60072D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="5C893F53" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7E000AAF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="184F2B7F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="62A6C466" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="30446088" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="32C95B64" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4A38207D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="71C3D91A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="3260CB3C" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="59E1D3BD" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E4168AF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="40A0A250" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Stuckli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6E59EA06" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6D7FBCAA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="0A73C9F7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5875B6C0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1717BDDC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="36F0BA4B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="04DB4C16" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4C27A138" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6C028D14" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2760B03F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="38EB3519" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="43561EA1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="614BD540" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="369CEB38" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46619DC1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4784DDEA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Musikzimmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="29EDD09A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4F423532" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="23687578" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="39FF9B2D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="796F480B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1DF0E949" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2BCAD4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3E326A7D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5410F22B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2F2C1680" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="29273C94" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="49680537" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="78B71A8C" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="15C91A07" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3540F023" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3CF88DD3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Musikprobelokal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="17493A2C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2665A042" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6F495A16" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="23C1DE31" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6C11EF5B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5F75CBF3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="07186F85" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="451E146D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7B05BA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2E0269B3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3D978431" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2D9DB22C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="337476CC" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="41A7A0D9" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23826964" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5EF8426D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="5D11F6F8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="75193F2A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="153C798A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="649919DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0F56C2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6081BA1A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="03803017" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6BCD6596" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="67C18D23" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="41BF2C25" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="07506D0E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5E0D5CA2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2276997D" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="09460F5C" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15FE393E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="56D2712F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="54E6BDCA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="624CF56F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="330BC60D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3D70899A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="65B9A821" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="215BB077" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1E73D7CD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="558D7EB3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2A96D5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="30427F15" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="45E94E88" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="02120B3F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="3F062B45" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="65C84C33" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AEB2155" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5FC7FAFD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Gemeindesaal Mattli inkl. Bühne und Aula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="696A9A4F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="15F4A015" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="39AEC023" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="64AE0A90" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="000DC6BA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="03D8145A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8D700A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1391729A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0FF863" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4DE6305F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB8E3C1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="12DA8FB8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7E629999" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="3848360C" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AB6CCD5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="50202FDF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="01DCEE42" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7DD954B3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="13AD1C84" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="15935D4D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="732BB2D1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="516F19A1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6E77FBFA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2E371A58" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0A8FFF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="12FA682E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0C42EBF4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2B7B67C2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6D6318DB" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="49928813" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27AB77FF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="454E4985" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">mit Konzertbestuhlung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="78273D63" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="67674104" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="146AF14F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7F361E26" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="65B81E5E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5A2FA6FE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6371DE9A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="71263C9B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2275ADB6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="62EFFA72" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="1795EAF3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2B67D63C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7D58CFEA" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="71118EEF" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DBD8CB0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="157B174C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Bankettbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCAEA9E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2E3982A5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="72978F74" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6F55CB15" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3B675019" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="495CC7FC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0578ABC6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0770E2FF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>820</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0162727F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="10C0F8F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="38CF2204" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="561B517A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4B696D0F" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="491F73F8" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="532D2EDB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="49A549F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bankettküche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="076B624D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6512FB77" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA6D62D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2445FEAA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="44734AA6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2C4791F5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="16039507" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="50B72172" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2278F567" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1C8AEA28" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="156B2B51" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1845CEE9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1255E690" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6726789A" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2689BFDA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="56B0DB31" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Militärküche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="0D91DB26" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="59D5C86E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="2F910930" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="797717CC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1A3BBE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="68D8E644" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0B72E8E7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6406B3F7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="525DA994" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7032EED5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3F6D6D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6D0154FE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="299DB1E2" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="11573F2D" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047ACE73" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="49ED8E2D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Foyer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="764EC4BA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="39743335" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="46DE0131" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="39DD5072" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE084C0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7A63F73C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="39518C52" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6810A01F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="08810613" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="60DBB1AE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="58D2CA09" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="673C5A0B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="59562D9A" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="15EB826A" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21BDF32F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5B1F5965" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2721E0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5CB54C6F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4B5302" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="324228E0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="43BC5C40" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2F26D817" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2BEC14" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="003CC579" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0C732A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="367061A3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="74AAD910" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="105E8A47" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="56809421" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0903145C" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A205146" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="06F6CDF7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Bankettbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="24DACC96" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="45482BB6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="78E76E61" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7CC1BAAF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="618281E9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2F23B60C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="66BEBF74" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="080BC88C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC3AFFD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="471962B3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7443577F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="33EC3D94" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4D9E1712" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1ABC5488" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DBF8C88" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5630CCBC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bühne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="587F0F60" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="292B34CB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7DCB24" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="79952A2E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE6E1D1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6A803021" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1D72028B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="52C340EC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="39D84C76" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="279E7CE5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="39FA2D06" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="062A2AE5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="77E261D2" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7BA88E90" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44E7E9DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4603A7DE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Aula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="100321A5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="154BCDE9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="632E7B6D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="18272A74" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0941DF31" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="31947092" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1BFF11" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="26AF4F02" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="301505B8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2E76BB85" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="318935D1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1C04B536" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="065F7D36" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="16383919" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42CFBFC2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0C722220" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Aufenthalt 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="36FC42BA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1193EA30" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="0698BDD4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="728BEEA1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB722D7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7D4E835B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="08C06E1F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4812376A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="594D50D6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7DE4B2FF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0622F6B7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="49B3EA81" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="03EBB988" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="33B1CEFC" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="185332F9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="05F32C95" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Seestübli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD73055" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5D0201F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3C65F75C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3111E5D4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECF4D07" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="16AAB6FB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="61CADFC1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2E3A812B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF6E3A1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="157A1B20" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="20875C46" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="086F5F90" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2567475A" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1B0ED613" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0539508E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="475E71D0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="02D40944" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0D41115B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="1B743997" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="14438CE7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="54D21F10" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7E814046" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFE850D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3F8BACC6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0E430E34" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6C6FFEC5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3D84A97F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1F8DB96A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0B3F8BE2" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0A80A116" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="062915D9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="23376415" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Diverse Schulräume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7137EA9D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1F07308E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="09307F80" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="71DE7087" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="24980BB9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7D8FED0A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="780670DA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="15859E88" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2A244153" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="421F91A9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEAD6CE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5023DA75" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="30ED7F04" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6E5AE965" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FE617EC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="03B06FA9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Schulzimmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="593082C3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="22B84F62" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="35155E5D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="13CA23CB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD1E25D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4CCBD745" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="01E5D5B1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="430E5892" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="69439AD9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="18689F1A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="619875D6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="00AC558E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4B999756" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6B800A49" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="222E81FD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="30B8CC77" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Werkraum / Handarbeitszimmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3D8FF6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3C88D184" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC8D463" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="67DA7816" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="4C88DC44" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="433DDA9B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3976F1BF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="36F83464" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="23250C72" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6AFEB020" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5B4602" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="47B7A69F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="49D1C223" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4517D942" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E4FAB90" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2A177B45" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Schulküche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="31758DAD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="61E0DD82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="05C901F0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0A9E9D18" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5C10BC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="01FD6588" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="65FAA6C7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="712CD4A4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDD201F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5FE6874C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4D261A74" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="29E158C9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F118512" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3EF68255" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:br w:type="column"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2ABA8A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="11F2CA0D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9250" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6010"/>
         <w:gridCol w:w="507"/>
         <w:gridCol w:w="581"/>
         <w:gridCol w:w="538"/>
         <w:gridCol w:w="538"/>
         <w:gridCol w:w="538"/>
         <w:gridCol w:w="538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2CCF7C2F" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="35F10CAD" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3843000C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2A3E2007" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7D65A3DF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2C5F7513" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tarif A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4CA835" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="651B2D25" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tarif B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADDDF61" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5E9FDD13" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tarif C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1904EDA9" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7808E698" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EDBD8F0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7B801C77" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="431E3C10" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7CD0F657" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="79F31996" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="77876435" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-78"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7E297F48" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="201C4828" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="-70"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="38B57549" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5F5FDE06" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D1E33A6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="08833AAD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Turnhallen¹ für den Sportbetrieb (Türli, Mattli)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB05D8B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2D6EB03A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="1B016940" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0A6B6F73" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="202F883B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="569F421A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="5A89F9F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="36B7C98B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7A46DA28" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="43BBBB21" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2C2C8B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1406AE78" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2844C4DD" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="3252175B" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2461527B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7BD5815D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sportbetrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="44A5EDCF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="48D0D049" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA0EFB9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0DD351F8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="351957A9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7EFC5B93" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="42E3A1C3" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4EEE2AEF" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71411D49" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1256C8C4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sportbetrieb mit Festwirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0D72E7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2660BE5A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="20FDEBA6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6873508B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="48461014" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2AE5DA23" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0E83BA2C" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="50A8F7F2" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31C18F28" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="21F1F1D6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="699DB8C9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="59D75E81" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="62C6ED41" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="36516ACF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0488C895" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6C7B48E9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="75750916" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="715CC444" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E89ECBE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7D3CEEEE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Natur-</w:t>
             </w:r>
             <w:r w:rsidR="00D83FD4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> oder Kunst-</w:t>
             </w:r>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rasenplatz¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4C2F28" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="25A70F82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="51B9EE5E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="150AA933" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="64FA6802" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5509BB21" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0EC5D234" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5BD5897B" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25EA9491" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0EE25865" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sportbetrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="33525704" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1C65DF8E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="78E11435" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0B3DFB4B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD13AB3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="63DE2244" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="592CF5C2" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2628F691" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="561DBB07" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2A081A69" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sportbetrieb mit Festwirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9CE6D7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="13EA091C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1750A425" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="146C3E48" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB5D159" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="179E1219" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4B56CDF3" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2303E0F4" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CDCF6AF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0C87D5F8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="33F05DEF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="522854E6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="275062CE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="704DD22B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="51EB4F87" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7484BAEC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="59F84396" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="52089AB3" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C27D04C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="66D9B5CC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hartplatz mit Lauf- und Sprunganlagen¹</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E6ED876" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4920460D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Beachvolleyball-Feld¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7D73136F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="762C2C9F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="42BD912B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="17B8D00B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7D770498" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2811E846" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="16C0C4CB" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="29D63998" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2445C1D0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2F2393A1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sportbetrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="232906C1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="02E34FB9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="77F4EACF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="65762394" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="09E0F918" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="003FC787" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7F1E7DB1" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="09F54AFA" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C4A66A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1A6C54DD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sportbetrieb mit Festwirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5001E2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="49005F94" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="11651B63" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2E5F7A92" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED86819" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1FEE09A9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4B628322" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="04F1D395" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FC8DDD2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2249FD3D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="67F29821" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0B84CB47" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="60C317D5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="00772C87" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="37762B29" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="76F3E053" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D6951" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1F774444" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="65058484" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D4D94E2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4C4EAAB5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Aussenanlagen Türli, Mattli, Seefestplatz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="44555A4C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="00F7C8B6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1975F84B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3CDB9142" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC31130" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4E607216" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="133B03C5" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1C971253" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D82B8C6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1FB9A395" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ohne Festwirtschaft (inkl. vorhandene </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31973,170 +31999,170 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF75620" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2FC546A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAFED6E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3E332425" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="41346CB4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4AFE65E0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1A3465F1" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1DA0F846" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A0C4FE4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6AA6CCB9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">mit Festwirtschaft (inkl. Strom, inkl. vorhandene </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32144,170 +32170,170 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="2561C7EE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1C08B57E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="333FB0BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="152765EA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6BC369" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="237D6BE5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="19A95919" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="61942D95" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67379D60" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4361653A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Festwirtschaft mit Zelt (inkl. Strom, inkl. vorhandene </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32315,3253 +32341,3253 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9D4902" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0A754D12" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3C06C976" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="511A6DB3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6B97BF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7DEF54C6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="545F637D" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="490D7108" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10CBDE57" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0CA59E80" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="781D634E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="48BE4128" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1A778DEA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="45D67F43" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="778C171B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="50DCFE1D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="05983E2F" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5D55490C" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A7895D6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="23B61939" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dorfplatz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="2F19345F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1BF266F7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="74FADD20" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3D64E19B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="570212CE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="622FC2E9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="22E70CC8" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="33C4B79C" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C964048" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2BE03A7C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ohne Festwirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2CCE44" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="54307AD1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="30F1E4D0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="62E4809C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE3DECC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7326D4F5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="410FFE6D" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6A727CEE" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E211E0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1CC4B836" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>mit Festwirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD48136" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="41DBAF9B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="566DCF5B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="23ECABCC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB8AEA0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="49876675" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4FE45328" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2ABA7EC2" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DA06E52" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="452F9BEA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Festwirtschaft mit Zelt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB507A6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4E7D3799" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="71F32632" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="34CACF62" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="180D4387" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6382C488" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="74DD4DD8" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7C2C2FD4" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0556F974" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4F9D9ACA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="74AC9B66" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6C4807B4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD2841B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="225C79CE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5322B096" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="50B99F96" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="01302519" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2201C14F" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69005220" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4633DF43" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5B7CCD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4F08E1EF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCFA2E1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="22D06A70" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="74A88CD8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="309011A5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="21D2F694" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6D4A2281" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F0BCF7A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3861A96C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mobile Bühne (pro Element 1.0 x 2.0 m und Ausleihe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="73235947" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="15AD7725" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2E24FBF5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3AC070ED" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE2AB50" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="03B90D91" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6FDC79F6" w14:textId="77777777" w:rsidTr="009272DE">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7A80A3E8" w14:textId="77777777" w:rsidTr="009272DE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="354A4F6D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="501A9CDB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Betonelemente </w:t>
             </w:r>
             <w:r w:rsidR="00A3162D" w:rsidRPr="00A3162D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(für Zeltsicherung) </w:t>
             </w:r>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(pro Element à 0.8 x 1.2 x 0.5 m und Ausleihe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED5E342" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="009272DE">
+          <w:p w14:paraId="28007047" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="009272DE">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7C52EF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="009272DE">
+          <w:p w14:paraId="33E00ACB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="009272DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="328693AF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="009272DE">
+          <w:p w14:paraId="350ACDA9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="009272DE">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="304BF997" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="383C20A8" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="783FC6F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="341D017B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mobile Zäune u. Sockel (pro Element à 3.5 x 2.0 m u. Ausleihe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="41C070C2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="57CE8B72" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB28E88" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="29C8845C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7312B8E4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0C8A7F23" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="61B08C91" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="06845FD7" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DB2EBF2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="75BD96AF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Stühle, je Ausleihe/Stück </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="041297CE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="054AA69F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="58567B19" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1BE6DCBC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="08BD4FF1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="02AEC9E7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="30071ED2" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="472F0C65" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D0D8379" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1F5D6213" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tische, je Ausleihe/Stück </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7988E8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5C882864" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="4385FEDA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6E826971" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="068ED17B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1C1405CB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5561B968" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4070E47D" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C362E8A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="000D6951" w:rsidP="005D1568">
+          <w:p w14:paraId="72FB5BC0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="000D6951" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Flügel (Stimmen zu L</w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>asten des Benutzers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="65A42C36" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2FFBC585" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="664109C7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="68D54107" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6821024A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="582C8ED8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="133017F1" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5C3C5472" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2112B389" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="45FA5817" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Friteuse, je Ausleihe/Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="657E3FB2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="30124B8A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="375E80F5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="48E8B729" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3F86030E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="22C78B6B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="36EAF0DE" w14:textId="77777777" w:rsidTr="000D6951">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2A03D00F" w14:textId="77777777" w:rsidTr="000D6951">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37132296" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="11808BAF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lagerräume: Gebühr pro m2 und Jahr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7422AA82" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0B7B6C21" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="70F42B25" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="18EFE045" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="62281643" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="457B65F9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E273708" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6F5197AD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71772B8F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2834CBF3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>¹</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Für Turniere, Wettkämpfe und Meisterschaften von Sachsler Vereinen an Wochenenden werden keine Gebühren erhoben.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CEFE52" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00D83FD4" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="0C80E5BF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00D83FD4" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6024"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="1670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="51BC9C30" w14:textId="77777777" w:rsidTr="00D83FD4">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1D7AE703" w14:textId="77777777" w:rsidTr="00D83FD4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="6024" w:type="dxa"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36FF3C86" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
+          <w:p w14:paraId="47FA9A44" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 – 2 Nächte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78C1A503" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
+          <w:p w14:paraId="73FD0049" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37E4571B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
+          <w:p w14:paraId="4C00EBB4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Pro Person / Nacht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1670" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEE79C1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
+          <w:p w14:paraId="5A5F238B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ab 3 Nächte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50C1BDE0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
+          <w:p w14:paraId="0EE36C75" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="339E0F45" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
+          <w:p w14:paraId="45C479A1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00D83FD4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Pro Person / Nacht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4791D019" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="3CBF1C51" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="61"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BC0BA46" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0EFD298C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zivilschutzanlage Mattli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BB6EB4B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="212F8FF7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1670" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="736D6A3E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="38B2C1BC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2DAFA45C" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4714C0D5" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE9276C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0AAE3329" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 10 Personen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9A39FD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="57ED564E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Pauschal 150.00 pro Nacht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="13211469" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4F637B45" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4641243B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="023684B3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11 – 50 Personen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C17B7DC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="008D67ED" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F55740" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4BD8989C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2049D070" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7355A372" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7718B1AB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="367CF4A9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51 – 100 Personen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0964EFCD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="72C2D521" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00503690" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="377735BF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="1A1CD575" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="190BC1A9" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACE0CEA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="376C3C0F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zuschlag: Benützung </w:t>
             </w:r>
             <w:r w:rsidR="00A3162D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Militärk</w:t>
             </w:r>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>üche und Aufenthaltsraum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD24605" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4E48D7CD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D525ED" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5B8BB0D5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F35B39B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00125063" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="7311218B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00125063" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3833CD" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00DF5CDF" w:rsidRDefault="004A1372" w:rsidP="00D83FD4">
+    <w:p w14:paraId="7340D7B1" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00DF5CDF" w:rsidRDefault="004A1372" w:rsidP="00D83FD4">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="6"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5CDF">
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zusätzliche Kosten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492807EE" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00906935" w:rsidRDefault="004A1372" w:rsidP="00906935">
+    <w:p w14:paraId="199F876E" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00906935" w:rsidRDefault="004A1372" w:rsidP="00906935">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Andockungsgebühr Container: </w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>CHF 4.</w:t>
       </w:r>
       <w:r w:rsidR="00A3162D">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0 pro Container</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC501BD" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00906935" w:rsidRDefault="004A1372" w:rsidP="00906935">
+    <w:p w14:paraId="181B509E" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00906935" w:rsidRDefault="004A1372" w:rsidP="00906935">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewicht Kehricht: </w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>CHF 0.</w:t>
       </w:r>
       <w:r w:rsidR="00834643">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro Kilogramm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E0860D" w14:textId="77777777" w:rsidR="00D83FD4" w:rsidRDefault="00D83FD4" w:rsidP="00906935">
+    <w:p w14:paraId="6AF08614" w14:textId="77777777" w:rsidR="00D83FD4" w:rsidRDefault="00D83FD4" w:rsidP="00906935">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Stundenaufwand Abwarte / Gemeindedienst</w:t>
       </w:r>
       <w:r w:rsidR="00125063" w:rsidRPr="00125063">
         <w:rPr>
@@ -35579,167 +35605,167 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CHF </w:t>
       </w:r>
       <w:r w:rsidR="00012505">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.00 pro Stunde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37838B1F" w14:textId="77777777" w:rsidR="00125063" w:rsidRPr="00125063" w:rsidRDefault="00125063" w:rsidP="00125063">
+    <w:p w14:paraId="28548E73" w14:textId="77777777" w:rsidR="00125063" w:rsidRPr="00125063" w:rsidRDefault="00125063" w:rsidP="00125063">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7CFB67" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00A3162D" w:rsidRDefault="00125063" w:rsidP="004A1372">
+    <w:p w14:paraId="4EE99BE1" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00A3162D" w:rsidRDefault="00125063" w:rsidP="004A1372">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3162D">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3162D">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ausserordentliche Reinigungsarbeiten/Arbeitsleistungen, welche in Folge starker Verschmutzung vorgenommen werden müssen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C581C5" w14:textId="77777777" w:rsidR="00125063" w:rsidRPr="00125063" w:rsidRDefault="00125063" w:rsidP="00125063">
+    <w:p w14:paraId="730DF93A" w14:textId="77777777" w:rsidR="00125063" w:rsidRPr="00125063" w:rsidRDefault="00125063" w:rsidP="00125063">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41105D39" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="7A1F14E3" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="6"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gebührenerlasse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD53AE3" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="15713B2F" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Gebühren werden in der Regel nicht erlassen. Für Ausnahmen gilt die nachfolgende </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>abschliessende</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aufzählung:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E40CE83" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="006622D3" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="33F83126" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="006622D3" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einheimischen Vereinen wird </w:t>
       </w:r>
       <w:r w:rsidR="004A69E0">
@@ -35754,138 +35780,138 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ein Gebührenanteil von maximal CHF 200.00 in Abzug ge</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>bracht (exkl. Mobiliar und Bühnenmeister).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073F4C56" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00DE4110" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="538245B0" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00DE4110" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2260436E" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="006622D3" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="47B84455" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="006622D3" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bei Vereinsjubiläen werden die Gebühren auf Antrag</w:t>
       </w:r>
       <w:r w:rsidR="001E19B1">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle 25 Jahre</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> erlassen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620791AD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="03225117" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576C74F6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="568D9B86" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rabatt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CFD668" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1194380E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Mehrfachbelegungen wird ein Rabatt auf die Tagesansätze </w:t>
       </w:r>
       <w:r w:rsidR="00BB792D">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidR="00BB792D" w:rsidRPr="004A1372">
@@ -35950,58 +35976,58 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tabelle zu entnehmen.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidSect="00990672">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07156602" w14:textId="77777777" w:rsidR="006E238E" w:rsidRDefault="006E238E" w:rsidP="00464072">
+    <w:p w14:paraId="1B4FFCDB" w14:textId="77777777" w:rsidR="00034A31" w:rsidRDefault="00034A31" w:rsidP="00464072">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53530DC7" w14:textId="77777777" w:rsidR="006E238E" w:rsidRDefault="006E238E" w:rsidP="00464072">
+    <w:p w14:paraId="43BA8391" w14:textId="77777777" w:rsidR="00034A31" w:rsidRDefault="00034A31" w:rsidP="00464072">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -36043,102 +36069,102 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3EFCBA1E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568">
+  <w:p w14:paraId="00CF46D1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C51D50">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EAF9421" w14:textId="77777777" w:rsidR="006E238E" w:rsidRDefault="006E238E" w:rsidP="00464072">
+    <w:p w14:paraId="6DE67F06" w14:textId="77777777" w:rsidR="00034A31" w:rsidRDefault="00034A31" w:rsidP="00464072">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ED52547" w14:textId="77777777" w:rsidR="006E238E" w:rsidRDefault="006E238E" w:rsidP="00464072">
+    <w:p w14:paraId="31BBD7CE" w14:textId="77777777" w:rsidR="00034A31" w:rsidRDefault="00034A31" w:rsidP="00464072">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54A1F6AF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00B32F8F" w:rsidRDefault="003211CC" w:rsidP="00430A11">
+  <w:p w14:paraId="671E7E43" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00B32F8F" w:rsidRDefault="003211CC" w:rsidP="00430A11">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="left" w:pos="5103"/>
       </w:tabs>
       <w:spacing w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="5103"/>
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A6577A8" wp14:editId="51AC67DC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
@@ -36188,134 +36214,126 @@
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="005D1568" w:rsidRPr="008C4110">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="36"/>
       </w:rPr>
       <w:t>Gemeindekanzlei</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6481710A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="00FC5199" w:rsidP="00430A11">
+  <w:p w14:paraId="17DEAEF1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="00FC5199" w:rsidP="00430A11">
     <w:pPr>
       <w:ind w:firstLine="5103"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>Brünigstrasse</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> 113, Postfach</w:t>
+      <w:t>Brünigstrasse 113, Postfach</w:t>
     </w:r>
     <w:r w:rsidR="005D1568">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>, 6072 Sachseln</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="54DA6D4A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00EF3104" w:rsidRDefault="005D1568" w:rsidP="00430A11">
+  <w:p w14:paraId="54EA0035" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00EF3104" w:rsidRDefault="005D1568" w:rsidP="00430A11">
     <w:pPr>
       <w:ind w:firstLine="5103"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF3104">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Telefon </w:t>
     </w:r>
     <w:r w:rsidRPr="00EF3104">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>041 666 55 09</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A9F95DC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00430A11">
+  <w:p w14:paraId="3016D4FC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00430A11">
     <w:pPr>
       <w:ind w:firstLine="5103"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t xml:space="preserve">E-Mail: </w:t>
     </w:r>
     <w:r w:rsidRPr="008C4110">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>kanzlei</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>@sachseln.ow.ch</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3744FAEE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="008F577E">
+  <w:p w14:paraId="76F59851" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="008F577E">
     <w:pPr>
       <w:spacing w:after="600"/>
       <w:ind w:firstLine="5103"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Internet: www.sachseln.ch</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B8742C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="39F0F562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -37172,114 +37190,118 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="519513263">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="185290774">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="888030621">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2KQHNNrV3/+wj79cYls8Plsg67lkg5DFw7E4PMAeCGwirXP6dLeon/WplgbMLDSqj8PMsuzSdkMEdi/fjM5WcA==" w:salt="yBVZx1BTBBS5o+p4P+0T0A=="/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="lVp///EgrC2ZSdB9xtOoi3PS7REAHm5ktwVsSfpTSCEiYQcCSr5WW9C3+IED2Yg63UV3xnjfKF2JlXmfTRENQw==" w:salt="9NXypL+601WveuVZqiSDlw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="MetaTool_Table1_Path" w:val="Dokument/Geschaeft/*[name()='Geschaeft' or name()='CustomSupportfall' or name()='CustomQMeldung']/Beteiligungen/*/Kontakt/*[name()='Kontakt']/Adressen/*"/>
     <w:docVar w:name="MetaTool_Table1_Report" w:val="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-8&quot; standalone=&quot;yes&quot;?&gt;&lt;root type=&quot;PerpetuumSoft.Reporting.DOM.Document&quot; id=&quot;1&quot; version=&quot;2&quot; ScriptLanguage=&quot;CSharp&quot; DocumentGuid=&quot;e97a2e95-50e9-4180-9cd0-887fabbc6ac3&quot; Name=&quot;Adresse&quot; ImportsString=&quot;CMI.MetaTool.Generated&amp;#xD;&amp;#xA;CMI.DomainModel&amp;#xD;&amp;#xA;CMI.DomainModel.MappingInterfaces&quot; IsTemplate=&quot;true&quot; GridStep=&quot;59.055118560791016&quot;&gt;&lt;StyleSheet type=&quot;PerpetuumSoft.Reporting.DOM.StyleSheet&quot; id=&quot;2&quot; Title=&quot;Standard&quot;&gt;&lt;Styles type=&quot;PerpetuumSoft.Reporting.DOM.StyleCollection&quot; id=&quot;3&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;4&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Standard&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;5&quot; FamilyName=&quot;Verdana&quot; Size=&quot;9.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;6&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading1&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;7&quot; FamilyName=&quot;Verdana&quot; Size=&quot;15.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;8&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading2&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;9&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;10&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading3&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;11&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;12&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading4&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;13&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;14&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading5&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;15&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;16&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading6&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;17&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;18&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading7&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;19&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;20&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading8&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;21&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;22&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading9&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;23&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Styles&gt;&lt;/StyleSheet&gt;&lt;Parameters type=&quot;PerpetuumSoft.Reporting.DOM.ParameterCollection&quot; id=&quot;24&quot; /&gt;&lt;DataSources type=&quot;PerpetuumSoft.Reporting.Data.DocumentDataSourceCollection&quot; id=&quot;25&quot; /&gt;&lt;Pages type=&quot;PerpetuumSoft.Reporting.DOM.PageCollection&quot; id=&quot;26&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Page&quot; id=&quot;27&quot; Location=&quot;0;0&quot; StyleName=&quot;Normal&quot; Margins=&quot;118.110237121582; 141.732284545898; 177.16535949707; 118.110237121582&quot; Name=&quot;Seite1&quot; Size=&quot;2480.3149606299212;3507.8740157480315&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;28&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.DataBand&quot; id=&quot;29&quot; ColumnsGap=&quot;0&quot; Location=&quot;0;177.16535949707031&quot; DataSource=&quot;Adresse&quot; CanGrow=&quot;true&quot; Name=&quot;dataBandAdresse&quot; Size=&quot;2480.3149606299212;177.16535949707031&quot; CanShrink=&quot;true&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;30&quot; /&gt;&lt;Sort type=&quot;PerpetuumSoft.Reporting.DOM.DataBandSortCollection&quot; id=&quot;31&quot; /&gt;&lt;Totals type=&quot;PerpetuumSoft.Reporting.DOM.DataBandTotalCollection&quot; id=&quot;32&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;33&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Detail&quot; id=&quot;34&quot; CanShrink=&quot;true&quot; CanGrow=&quot;true&quot; Name=&quot;Detail&quot; CanBreak=&quot;true&quot; Size=&quot;2480.3149606299212;59.055118560791016&quot; Location=&quot;0;59.055118560791016&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;35&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;36&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.TextBox&quot; id=&quot;37&quot; GrowToBottom=&quot;true&quot; StyleName=&quot;Standard&quot; ExportAsPictureInXaml=&quot;false&quot; Name=&quot;textBoxAdressblock&quot; CanGrow=&quot;true&quot; Size=&quot;944.88189697265625;59.055118560791016&quot; CanShrink=&quot;true&quot; Location=&quot;1299.2126083374023;0&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;38&quot; FamilyName=&quot;Arial&quot; Size=&quot;11&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Strikeout=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;39&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBinding&quot; id=&quot;40&quot; Expression=&quot;dataBandAdresse[&amp;quot;Adressblock&amp;quot;]&quot; PropertyName=&quot;Value&quot; /&gt;&lt;/DataBindings&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;41&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;42&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;43&quot; /&gt;&lt;/Item&gt;&lt;/Pages&gt;&lt;PageContent type=&quot;PerpetuumSoft.Reporting.DOM.Wrappers.ContentParametersDictionary&quot; id=&quot;44&quot; /&gt;&lt;/root&gt;"/>
     <w:docVar w:name="MetaTool_Table1_Selection" w:val="Interactive"/>
     <w:docVar w:name="MetaTool_Table2_Path" w:val="Dokument/Geschaeft/*[name()='Geschaeft' or name()='CustomSupportfall' or name()='CustomQMeldung']/Beteiligungen/*/Kontakt/*[name()='Kontakt']/Adressen/*"/>
     <w:docVar w:name="MetaTool_Table2_Report" w:val="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-8&quot; standalone=&quot;yes&quot;?&gt;&lt;root type=&quot;PerpetuumSoft.Reporting.DOM.Document&quot; id=&quot;1&quot; version=&quot;2&quot; ScriptLanguage=&quot;CSharp&quot; DocumentGuid=&quot;50a1993a-1b15-4fc5-82c1-8149bd9583af&quot; Name=&quot;Adresse&quot; ImportsString=&quot;CMI.MetaTool.Generated&amp;#xD;&amp;#xA;CMI.DomainModel&amp;#xD;&amp;#xA;CMI.DomainModel.MappingInterfaces&quot; IsTemplate=&quot;true&quot; GridStep=&quot;59.055118560791016&quot;&gt;&lt;StyleSheet type=&quot;PerpetuumSoft.Reporting.DOM.StyleSheet&quot; id=&quot;2&quot; Title=&quot;Standard&quot;&gt;&lt;Styles type=&quot;PerpetuumSoft.Reporting.DOM.StyleCollection&quot; id=&quot;3&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;4&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Standard&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;5&quot; FamilyName=&quot;Verdana&quot; Size=&quot;9.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;6&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading1&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;7&quot; FamilyName=&quot;Verdana&quot; Size=&quot;15.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;8&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading2&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;9&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;10&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading3&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;11&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;12&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading4&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;13&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;14&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading5&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;15&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;16&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading6&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;17&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;18&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading7&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;19&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;20&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading8&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;21&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;22&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading9&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;23&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Styles&gt;&lt;/StyleSheet&gt;&lt;Parameters type=&quot;PerpetuumSoft.Reporting.DOM.ParameterCollection&quot; id=&quot;24&quot; /&gt;&lt;DataSources type=&quot;PerpetuumSoft.Reporting.Data.DocumentDataSourceCollection&quot; id=&quot;25&quot; /&gt;&lt;Pages type=&quot;PerpetuumSoft.Reporting.DOM.PageCollection&quot; id=&quot;26&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Page&quot; id=&quot;27&quot; Location=&quot;0;0&quot; StyleName=&quot;Normal&quot; Margins=&quot;0; 0; 0; 0&quot; Name=&quot;Seite1&quot; Size=&quot;2480.3149606299212;3507.8740157480315&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;28&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.DataBand&quot; id=&quot;29&quot; ColumnsGap=&quot;0&quot; Location=&quot;0;295.27560424804688&quot; DataSource=&quot;Adresse&quot; Name=&quot;dataBandAdresse&quot; Size=&quot;2480.3149606299212;177.16535949707031&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;30&quot; /&gt;&lt;Sort type=&quot;PerpetuumSoft.Reporting.DOM.DataBandSortCollection&quot; id=&quot;31&quot; /&gt;&lt;Totals type=&quot;PerpetuumSoft.Reporting.DOM.DataBandTotalCollection&quot; id=&quot;32&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;33&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Detail&quot; id=&quot;34&quot; Name=&quot;Detail&quot; CanBreak=&quot;true&quot; Size=&quot;2480.3149606299212;59.055118560791016&quot; Location=&quot;0;59.055118560791016&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;35&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;36&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.TextBox&quot; id=&quot;37&quot; StyleName=&quot;Standard&quot; ExportAsPictureInXaml=&quot;false&quot; Name=&quot;textBoxBriefanrede&quot; Size=&quot;1948.8189697265625;59.055118560791016&quot; Location=&quot;0;0&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;38&quot; FamilyName=&quot;Arial&quot; Size=&quot;11&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;39&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBinding&quot; id=&quot;40&quot; Expression=&quot;dataBandAdresse[&amp;quot;Kontakt$Kontakt.Briefanrede&amp;quot;]&quot; PropertyName=&quot;Value&quot; /&gt;&lt;/DataBindings&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;41&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;42&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;43&quot; /&gt;&lt;/Item&gt;&lt;/Pages&gt;&lt;PageContent type=&quot;PerpetuumSoft.Reporting.DOM.Wrappers.ContentParametersDictionary&quot; id=&quot;44&quot; /&gt;&lt;/root&gt;"/>
     <w:docVar w:name="MetaTool_Table2_Selection" w:val="MetaTool_Table3"/>
     <w:docVar w:name="MetaTool_Table3_Path" w:val="Dokument/Geschaeft/*[name()='Geschaeft']/Beteiligungen/*/Kontakt/*[name()='Kontakt']/Adressen/*"/>
     <w:docVar w:name="MetaTool_Table3_Report" w:val="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-8&quot; standalone=&quot;yes&quot;?&gt;&lt;root type=&quot;PerpetuumSoft.Reporting.DOM.Document&quot; id=&quot;1&quot; version=&quot;2&quot; ScriptLanguage=&quot;CSharp&quot; DocumentGuid=&quot;ca078596-6f78-40b3-85bc-7a5cb6580d8b&quot; Name=&quot;Adresse&quot; ImportsString=&quot;CMI.MetaTool.Generated&amp;#xD;&amp;#xA;CMI.DomainModel&amp;#xD;&amp;#xA;CMI.DomainModel.MappingInterfaces&quot; IsTemplate=&quot;true&quot; GridStep=&quot;59.055118560791016&quot;&gt;&lt;StyleSheet type=&quot;PerpetuumSoft.Reporting.DOM.StyleSheet&quot; id=&quot;2&quot; Title=&quot;Standard&quot;&gt;&lt;Styles type=&quot;PerpetuumSoft.Reporting.DOM.StyleCollection&quot; id=&quot;3&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;4&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Standard&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;5&quot; FamilyName=&quot;Verdana&quot; Size=&quot;9.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;6&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading1&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;7&quot; FamilyName=&quot;Verdana&quot; Size=&quot;15.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;8&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading2&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;9&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;10&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading3&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;11&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;12&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading4&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;13&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;14&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading5&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;15&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;16&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading6&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;17&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;18&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading7&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;19&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;20&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading8&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;21&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;22&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading9&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;23&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Styles&gt;&lt;/StyleSheet&gt;&lt;Parameters type=&quot;PerpetuumSoft.Reporting.DOM.ParameterCollection&quot; id=&quot;24&quot; /&gt;&lt;DataSources type=&quot;PerpetuumSoft.Reporting.Data.DocumentDataSourceCollection&quot; id=&quot;25&quot; /&gt;&lt;Pages type=&quot;PerpetuumSoft.Reporting.DOM.PageCollection&quot; id=&quot;26&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Page&quot; id=&quot;27&quot; Location=&quot;0;0&quot; StyleName=&quot;Normal&quot; Margins=&quot;0; 0; 0; 0&quot; Name=&quot;Seite1&quot; Size=&quot;2480.3149606299212;3507.8740157480315&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;28&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.DataBand&quot; id=&quot;29&quot; ColumnsGap=&quot;0&quot; Location=&quot;0;177.16535949707031&quot; DataSource=&quot;Adresse&quot; CanGrow=&quot;true&quot; Name=&quot;dataBandAdresse&quot; Size=&quot;2480.3149606299212;177.16535949707031&quot; CanShrink=&quot;true&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;30&quot; /&gt;&lt;Sort type=&quot;PerpetuumSoft.Reporting.DOM.DataBandSortCollection&quot; id=&quot;31&quot; /&gt;&lt;Totals type=&quot;PerpetuumSoft.Reporting.DOM.DataBandTotalCollection&quot; id=&quot;32&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;33&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Detail&quot; id=&quot;34&quot; CanShrink=&quot;true&quot; CanGrow=&quot;true&quot; Name=&quot;Detail&quot; CanBreak=&quot;true&quot; Size=&quot;2480.3149606299212;59.055118560791016&quot; Location=&quot;0;59.055118560791016&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;35&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;36&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.TextBox&quot; id=&quot;37&quot; GrowToBottom=&quot;true&quot; StyleName=&quot;Standard&quot; ExportAsPictureInXaml=&quot;false&quot; Name=&quot;textBoxAdressblock&quot; CanGrow=&quot;true&quot; Size=&quot;2480.31494140625;59.055118560791016&quot; CanShrink=&quot;true&quot; Location=&quot;0;0&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;38&quot; FamilyName=&quot;Arial&quot; Size=&quot;11&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Strikeout=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;39&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBinding&quot; id=&quot;40&quot; Expression=&quot;dataBandAdresse[&amp;quot;Adressblock&amp;quot;]&quot; PropertyName=&quot;Value&quot; /&gt;&lt;/DataBindings&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;41&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;42&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;43&quot; /&gt;&lt;/Item&gt;&lt;/Pages&gt;&lt;PageContent type=&quot;PerpetuumSoft.Reporting.DOM.Wrappers.ContentParametersDictionary&quot; id=&quot;44&quot; /&gt;&lt;/root&gt;"/>
     <w:docVar w:name="MetaTool_Table3_Selection" w:val="Interactive"/>
     <w:docVar w:name="MetaTool_TypeDefinition" w:val="Dokument"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="006E238E"/>
+    <w:rsidRoot w:val="000B7830"/>
     <w:rsid w:val="000104D4"/>
     <w:rsid w:val="00012505"/>
     <w:rsid w:val="00014C8B"/>
+    <w:rsid w:val="00034A31"/>
     <w:rsid w:val="00055F68"/>
     <w:rsid w:val="0005758E"/>
     <w:rsid w:val="000A4C3A"/>
+    <w:rsid w:val="000B7830"/>
     <w:rsid w:val="000D0265"/>
     <w:rsid w:val="000D6951"/>
     <w:rsid w:val="000E2E5D"/>
     <w:rsid w:val="00103025"/>
     <w:rsid w:val="00104CB7"/>
     <w:rsid w:val="00113A0F"/>
     <w:rsid w:val="00125063"/>
     <w:rsid w:val="00133FFA"/>
     <w:rsid w:val="001962E1"/>
     <w:rsid w:val="00197B60"/>
     <w:rsid w:val="001A3142"/>
     <w:rsid w:val="001C2939"/>
     <w:rsid w:val="001D3227"/>
     <w:rsid w:val="001E119F"/>
     <w:rsid w:val="001E19B1"/>
     <w:rsid w:val="001F39F3"/>
     <w:rsid w:val="001F5087"/>
+    <w:rsid w:val="002028B7"/>
     <w:rsid w:val="00214395"/>
     <w:rsid w:val="0024199A"/>
     <w:rsid w:val="00252A3D"/>
     <w:rsid w:val="00253616"/>
     <w:rsid w:val="00262264"/>
     <w:rsid w:val="00271087"/>
     <w:rsid w:val="002A7002"/>
     <w:rsid w:val="002C0C17"/>
     <w:rsid w:val="002D4204"/>
     <w:rsid w:val="002F0898"/>
     <w:rsid w:val="00313152"/>
     <w:rsid w:val="003211CC"/>
     <w:rsid w:val="00332F4C"/>
     <w:rsid w:val="003447AE"/>
     <w:rsid w:val="003460F5"/>
     <w:rsid w:val="003533C8"/>
     <w:rsid w:val="003614B4"/>
     <w:rsid w:val="00361C96"/>
     <w:rsid w:val="003621FF"/>
     <w:rsid w:val="00365FE7"/>
     <w:rsid w:val="003700EA"/>
     <w:rsid w:val="00370745"/>
     <w:rsid w:val="00376D31"/>
     <w:rsid w:val="00384651"/>
     <w:rsid w:val="003A78E0"/>
@@ -37312,50 +37334,51 @@
     <w:rsid w:val="00597944"/>
     <w:rsid w:val="005B1996"/>
     <w:rsid w:val="005C5970"/>
     <w:rsid w:val="005D1568"/>
     <w:rsid w:val="005E5FF1"/>
     <w:rsid w:val="005E7D11"/>
     <w:rsid w:val="00600EEC"/>
     <w:rsid w:val="00614B44"/>
     <w:rsid w:val="00616566"/>
     <w:rsid w:val="00620A66"/>
     <w:rsid w:val="006356D3"/>
     <w:rsid w:val="00651269"/>
     <w:rsid w:val="006622D3"/>
     <w:rsid w:val="00665362"/>
     <w:rsid w:val="00683D2D"/>
     <w:rsid w:val="00687A46"/>
     <w:rsid w:val="0069440E"/>
     <w:rsid w:val="006C5600"/>
     <w:rsid w:val="006E0FE0"/>
     <w:rsid w:val="006E238E"/>
     <w:rsid w:val="006F0C0F"/>
     <w:rsid w:val="00713290"/>
     <w:rsid w:val="00715E5D"/>
     <w:rsid w:val="007335A5"/>
     <w:rsid w:val="00733BDB"/>
+    <w:rsid w:val="00734B87"/>
     <w:rsid w:val="00764D6C"/>
     <w:rsid w:val="00774F94"/>
     <w:rsid w:val="00790C07"/>
     <w:rsid w:val="007941EB"/>
     <w:rsid w:val="007C6FFC"/>
     <w:rsid w:val="007D2136"/>
     <w:rsid w:val="0080622F"/>
     <w:rsid w:val="00834643"/>
     <w:rsid w:val="00844936"/>
     <w:rsid w:val="00852D13"/>
     <w:rsid w:val="008A5ED5"/>
     <w:rsid w:val="008C31D9"/>
     <w:rsid w:val="008C6733"/>
     <w:rsid w:val="008E75F3"/>
     <w:rsid w:val="008F577E"/>
     <w:rsid w:val="00901DC4"/>
     <w:rsid w:val="00906935"/>
     <w:rsid w:val="00917ECD"/>
     <w:rsid w:val="009272DE"/>
     <w:rsid w:val="0093661E"/>
     <w:rsid w:val="0093752E"/>
     <w:rsid w:val="00967A1F"/>
     <w:rsid w:val="00990672"/>
     <w:rsid w:val="00992AF4"/>
     <w:rsid w:val="009A0E1E"/>
@@ -37455,51 +37478,52 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="088A9E89"/>
+  <w14:docId w14:val="73313F97"/>
+  <w15:docId w15:val="{8A5985C5-E758-4651-8843-B2EAC5D296EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -38501,293 +38525,297 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///G:\Kanzlei\AG\Vorlagen\Vorlagen%20Ben&#252;tzungsgesuche\Ben&#252;tzungsgesuch%20R&#228;ume%20und%20Anlagen%20Sachseln%20-%20Textfelder.dotx" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DAD5218E69F748178BAD3904749D7CEB"/>
+        <w:name w:val="FD7386415B74411A87B7CDEFC09947C9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A9B89D5B-0866-4121-950A-5E1939B2619F}"/>
+        <w:guid w:val="{16727285-796E-4682-B409-7B10986C1C0D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00131251" w:rsidRDefault="00131251">
+        <w:p w:rsidR="003442AD" w:rsidRDefault="003442AD">
           <w:pPr>
-            <w:pStyle w:val="DAD5218E69F748178BAD3904749D7CEB"/>
+            <w:pStyle w:val="FD7386415B74411A87B7CDEFC09947C9"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="407F45BC30A74ACAAA68EC5EB4D22D75"/>
+        <w:name w:val="6754B65118AE4F1288B3AA5ED160BA47"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{440F583E-3CB3-4C29-BACD-43666B95362B}"/>
+        <w:guid w:val="{0A63A21C-2A3C-4246-9367-AE783CE88EFE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00131251" w:rsidRDefault="00131251">
+        <w:p w:rsidR="003442AD" w:rsidRDefault="003442AD">
           <w:pPr>
-            <w:pStyle w:val="407F45BC30A74ACAAA68EC5EB4D22D75"/>
+            <w:pStyle w:val="6754B65118AE4F1288B3AA5ED160BA47"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5FCFE4E22AA14297B1E9305917D47F5D"/>
+        <w:name w:val="B1038BF04EBF43568EBFC3C90F310651"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0F398AE9-ADA9-4518-B957-E87471DD829B}"/>
+        <w:guid w:val="{36CE2654-4D0E-4C7F-910B-0F9BF2E6D541}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00131251" w:rsidRDefault="00131251">
+        <w:p w:rsidR="003442AD" w:rsidRDefault="003442AD">
           <w:pPr>
-            <w:pStyle w:val="5FCFE4E22AA14297B1E9305917D47F5D"/>
+            <w:pStyle w:val="B1038BF04EBF43568EBFC3C90F310651"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="75C1948F5A4445CD90979C67120045EA"/>
+        <w:name w:val="9D3EF798D4814B2CB064161FAC328E36"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{95F45E4D-8AFE-4B1C-9B5E-E14D34E510A7}"/>
+        <w:guid w:val="{68C367CF-0AD9-4371-8087-C10537253F77}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00131251" w:rsidRDefault="00131251">
+        <w:p w:rsidR="003442AD" w:rsidRDefault="003442AD">
           <w:pPr>
-            <w:pStyle w:val="75C1948F5A4445CD90979C67120045EA"/>
+            <w:pStyle w:val="9D3EF798D4814B2CB064161FAC328E36"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="73555D48E74748EABE70A73DBC4C5394"/>
+        <w:name w:val="B0889E7AEAC5463BA98228180024FE55"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C156E2C6-2001-4782-812B-C745834804A3}"/>
+        <w:guid w:val="{B806C869-6BEE-4F07-9A9A-D2CEB5303DFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00131251" w:rsidRDefault="00131251">
+        <w:p w:rsidR="003442AD" w:rsidRDefault="003442AD">
           <w:pPr>
-            <w:pStyle w:val="73555D48E74748EABE70A73DBC4C5394"/>
+            <w:pStyle w:val="B0889E7AEAC5463BA98228180024FE55"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B32FADAF2E5941868959DEBA07968D68"/>
+        <w:name w:val="023106D6149142FE86D0CE1963E85AE5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7E1CA0F5-84A6-41C0-A69C-00B56A0A6729}"/>
+        <w:guid w:val="{20500B15-F590-40FB-AD38-87F532027588}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00131251" w:rsidRDefault="00131251">
+        <w:p w:rsidR="003442AD" w:rsidRDefault="003442AD">
           <w:pPr>
-            <w:pStyle w:val="B32FADAF2E5941868959DEBA07968D68"/>
+            <w:pStyle w:val="023106D6149142FE86D0CE1963E85AE5"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4D307FF8C1754EB78B9A6A2673463943"/>
+        <w:name w:val="381B5AB9637E461AAF5F4333E2DBCE79"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{63108264-46DE-4A2E-8B68-0EBCF99B3B9C}"/>
+        <w:guid w:val="{BE193139-F80A-4E3E-98C6-8F0765A8CFE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00131251" w:rsidRDefault="00131251">
+        <w:p w:rsidR="003442AD" w:rsidRDefault="003442AD">
           <w:pPr>
-            <w:pStyle w:val="4D307FF8C1754EB78B9A6A2673463943"/>
+            <w:pStyle w:val="381B5AB9637E461AAF5F4333E2DBCE79"/>
           </w:pPr>
           <w:r w:rsidRPr="00B34A61">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CE5968C95F1840E190BA9DFC07A804C0"/>
+        <w:name w:val="00F086D27DE949C5BA804681A5F0B5C9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7CA7020E-703D-44D7-8C64-3D75F6F3040B}"/>
+        <w:guid w:val="{CEFEF964-1792-4B29-81B7-4E014542C3FA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00131251" w:rsidRDefault="00131251">
+        <w:p w:rsidR="003442AD" w:rsidRDefault="003442AD">
           <w:pPr>
-            <w:pStyle w:val="CE5968C95F1840E190BA9DFC07A804C0"/>
+            <w:pStyle w:val="00F086D27DE949C5BA804681A5F0B5C9"/>
           </w:pPr>
           <w:r w:rsidRPr="00B34A61">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -38863,53 +38891,53 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00131251"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D32626"/>
+    <w:rsidRoot w:val="003442AD"/>
+    <w:rsid w:val="002028B7"/>
+    <w:rsid w:val="003442AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -39325,73 +39353,73 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DAD5218E69F748178BAD3904749D7CEB">
-    <w:name w:val="DAD5218E69F748178BAD3904749D7CEB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD7386415B74411A87B7CDEFC09947C9">
+    <w:name w:val="FD7386415B74411A87B7CDEFC09947C9"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="407F45BC30A74ACAAA68EC5EB4D22D75">
-    <w:name w:val="407F45BC30A74ACAAA68EC5EB4D22D75"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6754B65118AE4F1288B3AA5ED160BA47">
+    <w:name w:val="6754B65118AE4F1288B3AA5ED160BA47"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FCFE4E22AA14297B1E9305917D47F5D">
-    <w:name w:val="5FCFE4E22AA14297B1E9305917D47F5D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1038BF04EBF43568EBFC3C90F310651">
+    <w:name w:val="B1038BF04EBF43568EBFC3C90F310651"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75C1948F5A4445CD90979C67120045EA">
-    <w:name w:val="75C1948F5A4445CD90979C67120045EA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D3EF798D4814B2CB064161FAC328E36">
+    <w:name w:val="9D3EF798D4814B2CB064161FAC328E36"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73555D48E74748EABE70A73DBC4C5394">
-    <w:name w:val="73555D48E74748EABE70A73DBC4C5394"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0889E7AEAC5463BA98228180024FE55">
+    <w:name w:val="B0889E7AEAC5463BA98228180024FE55"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B32FADAF2E5941868959DEBA07968D68">
-    <w:name w:val="B32FADAF2E5941868959DEBA07968D68"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="023106D6149142FE86D0CE1963E85AE5">
+    <w:name w:val="023106D6149142FE86D0CE1963E85AE5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D307FF8C1754EB78B9A6A2673463943">
-    <w:name w:val="4D307FF8C1754EB78B9A6A2673463943"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="381B5AB9637E461AAF5F4333E2DBCE79">
+    <w:name w:val="381B5AB9637E461AAF5F4333E2DBCE79"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE5968C95F1840E190BA9DFC07A804C0">
-    <w:name w:val="CE5968C95F1840E190BA9DFC07A804C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00F086D27DE949C5BA804681A5F0B5C9">
+    <w:name w:val="00F086D27DE949C5BA804681A5F0B5C9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -39658,72 +39686,78 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{354F1EFB-946B-4FFE-ACFF-E0E4686201DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{902d1fa2-dfd8-4688-9cbd-2082bd08ec9e}" enabled="1" method="Standard" siteId="{45125846-7c8e-4eb6-bc84-0c7824556cc7}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Benützungsgesuch Räume und Anlagen Sachseln - Textfelder - Kopie.dotx</Template>
+  <Template>Benützungsgesuch Räume und Anlagen Sachseln - Textfelder.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1748</Words>
-  <Characters>11017</Characters>
+  <Characters>11019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kanton Obwalden</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12740</CharactersWithSpaces>
+  <CharactersWithSpaces>12742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Geisser Andrea</dc:creator>
+  <dc:creator>Pereira Felipe</dc:creator>
   <dc:description>Laufnummer</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>