--- v0 (2026-05-06)
+++ v1 (2026-10-24)
@@ -1,194 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="273DE1DD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4314A465" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesuch zur Benützung von Räumen und Anlagen der </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0E9223" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="09F39807" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Einwohnergemeinde Sachseln</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2608FAB2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="611BF625" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4186380F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00B14C31" w:rsidP="005D1568">
+    <w:p w14:paraId="08BECCBA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00B14C31" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14C31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrzweckgebäude </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B14C31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Flüematte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B14C31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Flüeli-Ranft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55217688" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568"/>
+    <w:p w14:paraId="1AC0A289" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1146"/>
         <w:gridCol w:w="1054"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5F323050" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="14CDB520" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCD2C80" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6B2826A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Veranstaltung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D311652" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7E5EC58D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -202,75 +203,75 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="14D47D61" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="026F90EC" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="237455E4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="32AA4CB1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Gesuchsteller:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="410FC3BA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4A4CE164" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -284,75 +285,75 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7BF98225" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7AD46459" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="36DABEAB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0D176E2D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Verantwortliche Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00D16417" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="56EA6FEB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -366,75 +367,75 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7F9E5738" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="57F40F53" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E02C3B3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="411AA105" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B1A6B97" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="35A00BDE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text4"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -448,75 +449,75 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="633A9554" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7FAB40B7" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7884F79A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="48FCCE86" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Wohnort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7019" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="201BBD51" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="258BCFAF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text5"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -530,87 +531,87 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1710" w:rsidRPr="005D1568" w14:paraId="2C9D46D2" w14:textId="77777777" w:rsidTr="00C837D4">
+      <w:tr w:rsidR="009F1710" w:rsidRPr="005D1568" w14:paraId="1B8A54FA" w14:textId="77777777" w:rsidTr="00C837D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597FAD9A" w14:textId="77777777" w:rsidR="009F1710" w:rsidRPr="005D1568" w:rsidRDefault="009F1710" w:rsidP="005D1568">
+          <w:p w14:paraId="67DEAC02" w14:textId="77777777" w:rsidR="009F1710" w:rsidRPr="005D1568" w:rsidRDefault="009F1710" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Kontakt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1233D0FA" w14:textId="77777777" w:rsidR="009F1710" w:rsidRPr="005D1568" w:rsidRDefault="009F1710" w:rsidP="005D1568">
+          <w:p w14:paraId="6479A88F" w14:textId="77777777" w:rsidR="009F1710" w:rsidRPr="005D1568" w:rsidRDefault="009F1710" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t xml:space="preserve"> Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5873" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E4CD1A" w14:textId="77777777" w:rsidR="009F1710" w:rsidRPr="005D1568" w:rsidRDefault="009F1710" w:rsidP="005D1568">
+          <w:p w14:paraId="2A445C01" w14:textId="77777777" w:rsidR="009F1710" w:rsidRPr="005D1568" w:rsidRDefault="009F1710" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text6"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -624,91 +625,91 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="59D7D707" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="479AC4C3" w14:textId="77777777" w:rsidTr="00990672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B2C11B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="24EAC0A8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA6E1FA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5CEDAB98" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5873" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5938245D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="24DCD9C3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text7"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -747,70 +748,70 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000104D4" w:rsidRPr="005D1568" w14:paraId="107195DB" w14:textId="77777777" w:rsidTr="00DB24AE">
+      <w:tr w:rsidR="000104D4" w:rsidRPr="005D1568" w14:paraId="74FA6BF3" w14:textId="77777777" w:rsidTr="00DB24AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4861202D" w14:textId="77777777" w:rsidR="000104D4" w:rsidRPr="005D1568" w:rsidRDefault="000104D4" w:rsidP="000104D4">
+          <w:p w14:paraId="177B4C27" w14:textId="77777777" w:rsidR="000104D4" w:rsidRPr="005D1568" w:rsidRDefault="000104D4" w:rsidP="000104D4">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Versand Bewilligung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511C491F" w14:textId="77777777" w:rsidR="000104D4" w:rsidRDefault="000104D4" w:rsidP="00DB24AE">
+          <w:p w14:paraId="70252970" w14:textId="77777777" w:rsidR="000104D4" w:rsidRDefault="000104D4" w:rsidP="00DB24AE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">per Mail  </w:t>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -830,51 +831,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="452DFDE2" w14:textId="77777777" w:rsidR="000104D4" w:rsidRDefault="000104D4" w:rsidP="000104D4">
+          <w:p w14:paraId="5CB3B382" w14:textId="77777777" w:rsidR="000104D4" w:rsidRDefault="000104D4" w:rsidP="000104D4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">per Post  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -890,73 +891,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D305A6" w:rsidRPr="00D305A6" w14:paraId="1E8007B7" w14:textId="77777777" w:rsidTr="00D305A6">
+      <w:tr w:rsidR="00D305A6" w:rsidRPr="00D305A6" w14:paraId="58237D95" w14:textId="77777777" w:rsidTr="00D305A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="708EA25C" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
+          <w:p w14:paraId="460C2E6E" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00D305A6">
               <w:t xml:space="preserve">Wünschen Sie eine provisorische </w:t>
             </w:r>
             <w:r w:rsidR="00D305A6" w:rsidRPr="00D305A6">
               <w:t>Auflistung der Rechnungsposten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF79F48" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
+          <w:p w14:paraId="5C5E1431" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0024199A" w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -989,304 +990,296 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A64A5F" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
+          <w:p w14:paraId="20397AAA" w14:textId="77777777" w:rsidR="00DB24AE" w:rsidRPr="00D305A6" w:rsidRDefault="00DB24AE" w:rsidP="00DB24AE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Nein</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Nein  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D305A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30B4ABDB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6495B550" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E31C920" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5E59A563" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Angaben zur Veranstaltung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9622" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1970"/>
         <w:gridCol w:w="14"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1304"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="1EE307B6" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="12600E87" w14:textId="77777777" w:rsidTr="00990672">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76FD9EEC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="302AB350" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="30692151"/>
             <w:placeholder>
-              <w:docPart w:val="ED01266725CE45F1B294284D53BFDB9A"/>
+              <w:docPart w:val="83C997C0D60F4D4F909EE205AA6B47B8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7AC6BCD1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="712DD090" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35468C25" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="05A70F9D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="1742683685"/>
             <w:placeholder>
-              <w:docPart w:val="69E1D858B3E245E1B69F4237C292886E"/>
+              <w:docPart w:val="59EA429C922C4A8E8ACEED1BCF303F6F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6E7B48C5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="750EB1B4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA3ABE6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4FC44505" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4406539F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="3798A9C2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text10"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1303,67 +1296,67 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C2D606" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="76B54241" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A998728" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00990672" w:rsidP="005D1568">
+          <w:p w14:paraId="22BB9C18" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00990672" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1375,78 +1368,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="4D1ED6CC" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="6BFF8100" w14:textId="77777777" w:rsidTr="00990672">
         <w:trPr>
           <w:gridAfter w:val="4"/>
           <w:wAfter w:w="3883" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06ABA677" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="005D1568">
+          <w:p w14:paraId="0A1A014D" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Vermerk:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="021DD270" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="005D1568">
+          <w:p w14:paraId="22B0998D" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1458,189 +1451,189 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="12108BE7" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="10393CE1" w14:textId="77777777" w:rsidTr="00990672">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33232E39" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4404C17B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="1376187519"/>
             <w:placeholder>
-              <w:docPart w:val="B609531C0EDB4CDD8BC01446C4EEE434"/>
+              <w:docPart w:val="E2B4AFCEB31A481FB59882BC904A3519"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="67B11094" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="057F557E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED5EFBC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="00FF7308" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="-503355565"/>
             <w:placeholder>
-              <w:docPart w:val="56A72B0B8C504475B75A627274C18F59"/>
+              <w:docPart w:val="D46F50CFD9E5493DAF4106FE2E5FD9E4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="405ABD56" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="62ECAC7B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741E755D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2CA1DBD4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F896AEB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="587B1D98" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text12"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1657,68 +1650,68 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65D79635" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="062B384C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AAA4B1E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="431B7A8D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text9"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -1732,78 +1725,78 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="0AB95A42" w14:textId="77777777" w:rsidTr="006F0C0F">
+      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="674C9130" w14:textId="77777777" w:rsidTr="006F0C0F">
         <w:trPr>
           <w:gridAfter w:val="4"/>
           <w:wAfter w:w="3883" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD3D3C5" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="008868F0">
+          <w:p w14:paraId="7EE14C6A" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="008868F0">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Vermerk:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C6FDE8C" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="008868F0">
+          <w:p w14:paraId="243D860E" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="008868F0">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1815,189 +1808,189 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="0BB5AC3B" w14:textId="77777777" w:rsidTr="00990672">
+      <w:tr w:rsidR="00990672" w:rsidRPr="005D1568" w14:paraId="0FCBA4B8" w14:textId="77777777" w:rsidTr="00990672">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C84EB4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7F6AD0ED" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="1671452770"/>
             <w:placeholder>
-              <w:docPart w:val="4ABB7031611E469BA4D1CD5499FD4962"/>
+              <w:docPart w:val="484D7D755B8244FE9D3EFF567E234364"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="367FEFC3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="3FDE02EB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651DD14C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4322BDB9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:id w:val="-1135714023"/>
             <w:placeholder>
-              <w:docPart w:val="010E61EE54DF470C80909280F9CF9C02"/>
+              <w:docPart w:val="2B740C6CDED24A7E996E04CECF7EFCCB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-05-21T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1984" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="43F3390F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="26D53F92" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00B716D7">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E0D63B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5DF483F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="208770D9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="0876FF29" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text13"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2014,68 +2007,68 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0700FF64" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5827815D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C52488A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="7E9AB2D6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text14"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2089,78 +2082,78 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="13878954" w14:textId="77777777" w:rsidTr="006F0C0F">
+      <w:tr w:rsidR="003211CC" w:rsidRPr="005D1568" w14:paraId="0050425D" w14:textId="77777777" w:rsidTr="006F0C0F">
         <w:trPr>
           <w:gridAfter w:val="5"/>
           <w:wAfter w:w="3897" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="539CFB98" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="008868F0">
+          <w:p w14:paraId="127AECC1" w14:textId="77777777" w:rsidR="003211CC" w:rsidRPr="005D1568" w:rsidRDefault="003211CC" w:rsidP="008868F0">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Vermerk:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="486CDDD8" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="008868F0">
+          <w:p w14:paraId="10D96DA6" w14:textId="77777777" w:rsidR="003211CC" w:rsidRDefault="00967A1F" w:rsidP="008868F0">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2173,59 +2166,59 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51AC1788" w14:textId="77777777" w:rsidR="00990672" w:rsidRPr="00990672" w:rsidRDefault="00990672" w:rsidP="005D1568">
+    <w:p w14:paraId="220EA116" w14:textId="77777777" w:rsidR="00990672" w:rsidRPr="00990672" w:rsidRDefault="00990672" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="520FA934" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="00AD7F68" w:rsidP="005D1568">
+    <w:p w14:paraId="26467E6B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="00AD7F68" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bei den Angaben sind sämtliche Ben</w:t>
       </w:r>
       <w:r w:rsidR="00D305A6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>tzung</w:t>
       </w:r>
       <w:r w:rsidR="00D305A6">
         <w:rPr>
@@ -2268,182 +2261,182 @@
       <w:r w:rsidR="003211CC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Proben, </w:t>
       </w:r>
       <w:r w:rsidR="00CB6F72">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geburtstagsparty, Apéro </w:t>
       </w:r>
       <w:r w:rsidR="003211CC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00CB6F72">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDAFFD7" w14:textId="77777777" w:rsidR="009F1710" w:rsidRPr="00D305A6" w:rsidRDefault="009F1710" w:rsidP="009F1710">
+    <w:p w14:paraId="796CA449" w14:textId="77777777" w:rsidR="009F1710" w:rsidRPr="00D305A6" w:rsidRDefault="009F1710" w:rsidP="009F1710">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk139980989"/>
       <w:r w:rsidRPr="00D305A6">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für die </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Daten der </w:t>
       </w:r>
       <w:r w:rsidRPr="00D305A6">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Einrichtung / das Abräumen und für Proben werden in der Regel keine Gebühren in Rechnung gestellt.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="1595ADAE" w14:textId="77777777" w:rsidR="00AD7F68" w:rsidRPr="005D1568" w:rsidRDefault="00AD7F68" w:rsidP="005D1568">
+    <w:p w14:paraId="57E7876B" w14:textId="77777777" w:rsidR="00AD7F68" w:rsidRPr="005D1568" w:rsidRDefault="00AD7F68" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9211" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="743"/>
         <w:gridCol w:w="3295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4992D745" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="27ECD026" w14:textId="77777777" w:rsidTr="005D1568">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A34A622" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00361C96" w:rsidP="005D1568">
+          <w:p w14:paraId="6842FA4C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00361C96" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Übernahme</w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:t xml:space="preserve"> (Datum):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="20587447"/>
             <w:placeholder>
-              <w:docPart w:val="BF6F8FA64543493A82709EBE07BE7C81"/>
+              <w:docPart w:val="61AC88D1456C4D54B2F378496E253BEE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="40D6297D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="6C891B0F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00514530">
                   <w:rPr>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730270A8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="62E00C67" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t xml:space="preserve">  Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3295" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FA8CB7A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="4848B24B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text15"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2457,131 +2450,131 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="75D4044F" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="5C956691" w14:textId="77777777" w:rsidTr="005D1568">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="215944A4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00361C96" w:rsidP="005D1568">
+          <w:p w14:paraId="42FA00AB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00361C96" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Abgabe</w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:t xml:space="preserve"> (Datum):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="604775943"/>
             <w:placeholder>
-              <w:docPart w:val="091B52D0BB7A458A984D4A5F0072531F"/>
+              <w:docPart w:val="C7C29C2E8452480E97D4FB926FF15EEB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="78AB017F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+              <w:p w14:paraId="0BF8892D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00514530">
                   <w:rPr>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53654EA3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="58B329C9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:t xml:space="preserve">  Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70869376" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="6C56E4D3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00CD5CAF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text16"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2596,123 +2589,123 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61B64102" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6A8CA283" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9516" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="1152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="4F07A9C8" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="25081877" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="2040" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E8E2BD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="304373A0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Anzahl </w:t>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Besucher</w:t>
             </w:r>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4F2D8D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00614B44" w:rsidRDefault="00CD5CAF" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="26B79A84" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00614B44" w:rsidRDefault="00CD5CAF" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00614B44">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text17"/>
             <w:r w:rsidRPr="00614B44">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2754,96 +2747,96 @@
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00614B44">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00614B44">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7493393C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6CAF882D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6F60B70D" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="18CCA9B8" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74094893" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="429F5948" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wird ein Eintritt / eine Gebühr / eine Kollekte etc. erhoben?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23323753" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="76310701" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2863,51 +2856,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="588131CF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="51E6A820" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2923,98 +2916,98 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7549B79A" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="0A6B48BF" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5B5A4B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7E97C65D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Werden Getränke oder Lebensmittel verkauft?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07A3D0BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1FA1EBC7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>* Zusatzformular „Gesuch Gelegenheitswirtschaft“ ausfüllen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="328B558D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="21DEECDD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3033,51 +3026,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="265DBDDE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="00319D46" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3093,60 +3086,60 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="564DF04D" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7E9709FB" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="28157380" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="50D27159" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wird für die Abfallentsorgung ein Container benötigt? Anzahl: </w:t>
             </w:r>
             <w:r w:rsidR="00CD5CAF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
@@ -3199,51 +3192,51 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD5CAF">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD5CAF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59FCC659" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="345340C2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3262,51 +3255,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51521DCC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="78E8306F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3322,60 +3315,60 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2AD5B983" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="2BF89C39" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0708A7F9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0366E589" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wird eine Werbetafel am </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dorfein</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -3390,70 +3383,70 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ausgang</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00361C96">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">/ Dorfplatz </w:t>
             </w:r>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>aufgestellt?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7220A171" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="1D807C48" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>** es ist zusätzlich ein schriftliches Gesuch einzureichen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68DE6FC6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="652CA2E2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3472,51 +3465,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3872E55C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="7C7191F0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3532,84 +3525,84 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="54E137AA" w14:textId="77777777" w:rsidTr="00CD5CAF">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="63196D43" w14:textId="77777777" w:rsidTr="00CD5CAF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="643AAE2E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="7B8E103E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wird ein Bühnenmeister für die Bedienung der Ton- und Lichtanlage benötigt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A390183" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="14121D0D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3628,51 +3621,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37FBE086" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="15F13F63" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3689,103 +3682,103 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F215D6E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00AC04EC" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="61819B4C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00AC04EC" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0A3BA6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00AD1A5F" w:rsidP="005D1568">
+    <w:p w14:paraId="442FAB65" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00AD1A5F" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rechnungsstellung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099F1E5C" w14:textId="77777777" w:rsidR="00313152" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00252A3D">
+    <w:p w14:paraId="73CF1409" w14:textId="77777777" w:rsidR="00313152" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00252A3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Gebühren </w:t>
       </w:r>
       <w:r w:rsidR="00AD1A5F" w:rsidRPr="002D4204">
         <w:rPr>
@@ -3796,532 +3789,532 @@
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>werden nach Ablauf der Veranstaltung auf Grund der effektiv benützten Räumlichkeiten und Anlagen</w:t>
       </w:r>
       <w:r w:rsidR="00313152" w:rsidRPr="002D4204">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sowie der erbrachten Dienstleistungen</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Rechnung gestellt. </w:t>
       </w:r>
       <w:r w:rsidR="00313152" w:rsidRPr="002D4204">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385C54BD" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="002D4204" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
+    <w:p w14:paraId="6A408F02" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="002D4204" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Benötigte Räume und Anlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492B9BAB" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="006C5600" w:rsidRDefault="00A045EF" w:rsidP="005D1568">
+    <w:p w14:paraId="49BB35BD" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="006C5600" w:rsidRDefault="00A045EF" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A045EF" w:rsidRPr="00A045EF" w14:paraId="0E5906C5" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="00A045EF" w:rsidRPr="00A045EF" w14:paraId="6839D7D1" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28FFD420" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
+          <w:p w14:paraId="2E0970B9" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-75"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7979A3C4" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
+          <w:p w14:paraId="3B36339D" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(durch Gesuchsteller auszufüllen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8C95BB" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
+          <w:p w14:paraId="2966CFAD" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00FD22D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(durch Verwaltung</w:t>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>auszufüllen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A045EF" w:rsidRPr="00A045EF" w14:paraId="4450E7DE" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="00A045EF" w:rsidRPr="00A045EF" w14:paraId="6522B499" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08657342" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00AC04EC">
+          <w:p w14:paraId="0E196111" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00AC04EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-75"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37036D97" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00DA118F">
+          <w:p w14:paraId="7EAD917A" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="198FFFB1" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00DA118F">
+          <w:p w14:paraId="63B30063" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA118F" w:rsidRPr="00A045EF" w14:paraId="5E019547" w14:textId="77777777" w:rsidTr="00A045EF">
+      <w:tr w:rsidR="00DA118F" w:rsidRPr="00A045EF" w14:paraId="4B6F229E" w14:textId="77777777" w:rsidTr="00A045EF">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDBFCD2" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
+          <w:p w14:paraId="7F773B3A" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="-75"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="087F07F1" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
+          <w:p w14:paraId="1C28249F" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bestellt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C606193" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
+          <w:p w14:paraId="4B11A7AD" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bewilligt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="688C00A4" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
+          <w:p w14:paraId="7F5A6F5C" w14:textId="77777777" w:rsidR="00DA118F" w:rsidRPr="00A045EF" w:rsidRDefault="00DA118F" w:rsidP="00DA118F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>benutzt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DC8AEBD" w14:textId="77777777" w:rsidR="004D6B76" w:rsidRPr="00114C74" w:rsidRDefault="004D6B76" w:rsidP="005D1568">
+    <w:p w14:paraId="018FED88" w14:textId="77777777" w:rsidR="004D6B76" w:rsidRPr="00114C74" w:rsidRDefault="004D6B76" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E482B9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+    <w:p w14:paraId="09981DA0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
@@ -4381,297 +4374,297 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="29E9AC12" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="0B5E99E3" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5777A2A3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2BB544D7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mehrzweck</w:t>
             </w:r>
             <w:r w:rsidR="00C103E6">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gebäude inkl. Bühne</w:t>
             </w:r>
             <w:r w:rsidR="009F1710">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ohne Foyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="23A7203B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="641EB68B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D8C492E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="094DF12B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69E04A11" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0E29A164" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C865EA4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6E213797" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="01F1BA69" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="4E1A370B" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="047AF700" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="47426105" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6260E9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5890E890" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="17" w:name="Kontrollkästchen9"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="652CC766" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="00CD5CAF">
+          <w:p w14:paraId="4A36BDCB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="00CD5CAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -4708,212 +4701,212 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01EA7E88" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="311BFAA6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C04DF28" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
+          <w:p w14:paraId="196B8D58" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">__ </w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="23129EDF" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="507CE636" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3188ED17" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5EBE852C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
             <w:r w:rsidR="00C103E6">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Konzertbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFC65DE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="4E07E391" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29DCF6AD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="1FB211D0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -4949,211 +4942,211 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF01C99" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0D620DC4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4285D394" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="05B6CA56" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="0BBEA123" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="28AF6C24" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C659D24" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="62987C75" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bankettbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="014A368A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0EEB825A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="171AF20D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="7BF4751B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -5190,223 +5183,223 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC48CC0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6C3D98C6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325897A7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
+          <w:p w14:paraId="121AC976" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">__ </w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="0FCEC193" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="00A045EF" w14:paraId="421FF9ED" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B38696C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="6CD4645C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Küche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E31266F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2B1B21F9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9C2DC4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
+          <w:p w14:paraId="4AF30D5F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="00CD5CAF" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -5444,218 +5437,218 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38948FF2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6954CD07" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3663054A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
+          <w:p w14:paraId="754A6560" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="006C5600" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">__ </w:t>
             </w:r>
             <w:r w:rsidR="005D1568" w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="4F60A2E0" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="437237FF" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09E4E824" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="5FC3E238" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Foyer ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DAA6859" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="78CA7879" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D71EBCE" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="0A7CBD03" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -5693,391 +5686,391 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="167036FF" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="6E6BC3B9" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69FAA389" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="374093C8" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="5F6784A4" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="0610B282" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="495538A0" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="0FDB1166" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bühne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="656A3661" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="62372EC6" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36B5026D" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="7A0A4F06" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592AEB9C" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="78868500" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9D9B9B" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="5BA93986" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="31741C00" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="609E2F20" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="215860AC" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="499CDD1F" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="568158D6" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="21DBDB6F" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B39E5FB" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="0A7DFDC1" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -6115,217 +6108,217 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="373898AA" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="1E7C9315" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11457A5E" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="2C23486C" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="18237BA5" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="45E8BF16" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E62FA26" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="2F82BAF0" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Konzertbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46236EF4" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="454A5AA2" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586456BD" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="5083E3B3" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -6363,217 +6356,217 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C60712C" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="6EC3249D" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE256AA" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="4F608C07" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="0D9EECB2" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="0AD69D06" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="244B3226" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="0CF780F8" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bankettbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73CFA109" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="0E1B52A2" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F61D02D" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="493DCE98" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -6611,375 +6604,375 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="667C3C91" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="632B6A78" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="472C6802" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="13A061DA" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="08C2CA70" w14:textId="77777777" w:rsidTr="009F1710">
+      <w:tr w:rsidR="00C103E6" w:rsidRPr="00A045EF" w14:paraId="31157ED3" w14:textId="77777777" w:rsidTr="009F1710">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24EB2595" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="6652A4D4" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C0D9274" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="0B8A34F5" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB8575D" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="501E499C" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFC61ED" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="34FABEC3" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1645A475" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+          <w:p w14:paraId="1275178F" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00A045EF" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C103E6" w:rsidRPr="00C103E6" w14:paraId="4D3F9C33" w14:textId="77777777" w:rsidTr="00C103E6">
+      <w:tr w:rsidR="00C103E6" w:rsidRPr="00C103E6" w14:paraId="4F3DC3D5" w14:textId="77777777" w:rsidTr="00C103E6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33DCEB6D" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="20AF2F22" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C103E6">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Einrichten des Mobiliars durch Hauswartin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D408C0A" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
+          <w:p w14:paraId="7BAFF3F4" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7049347F" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="282ED838" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -7031,51 +7024,51 @@
             </w:r>
             <w:r w:rsidRPr="00C103E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C103E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="436FD64F" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="2829AA7F" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -7134,157 +7127,157 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C103E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C103E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="347D7D60" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
+          <w:p w14:paraId="617E8EEB" w14:textId="77777777" w:rsidR="00C103E6" w:rsidRPr="00C103E6" w:rsidRDefault="00C103E6" w:rsidP="00C103E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C581F94" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="0F8EA2E4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BC03C71" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
+    <w:p w14:paraId="6E0BB681" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00C103E6" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Mobiliar</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C7334F" w:rsidRPr="00A045EF" w14:paraId="4551C563" w14:textId="77777777" w:rsidTr="00563F58">
+      <w:tr w:rsidR="00C7334F" w:rsidRPr="00A045EF" w14:paraId="299537DE" w14:textId="77777777" w:rsidTr="00563F58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DBA66D" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="005D1568">
+          <w:p w14:paraId="52655D1C" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -7381,51 +7374,51 @@
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> à 1m x 2m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8C6250" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="005D1568">
+          <w:p w14:paraId="15B1EAE5" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -7461,280 +7454,280 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA4722D" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="005D1568">
+          <w:p w14:paraId="658CFFFF" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38BCFD64" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="005D1568">
+          <w:p w14:paraId="6D45CB4D" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D0E3B8E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5C8D12E4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="560FB98F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2B1AAD77" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Turnhalle (Sportbetrieb)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4181"/>
         <w:gridCol w:w="781"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C7334F" w:rsidRPr="00A045EF" w14:paraId="10D1C7B1" w14:textId="77777777" w:rsidTr="00C7334F">
+      <w:tr w:rsidR="00C7334F" w:rsidRPr="00A045EF" w14:paraId="727D666D" w14:textId="77777777" w:rsidTr="00C7334F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="344E9045" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
+          <w:p w14:paraId="397D72A4" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flüeli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4501816E" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
+          <w:p w14:paraId="1CA3D133" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65CF350C" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
+          <w:p w14:paraId="539D6047" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -7772,137 +7765,137 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5932F043" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
+          <w:p w14:paraId="578359F6" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1238318E" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
+          <w:p w14:paraId="651F07DC" w14:textId="77777777" w:rsidR="00C7334F" w:rsidRPr="00A045EF" w:rsidRDefault="00C7334F" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A045EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE68021" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00114C74" w:rsidRDefault="00A045EF">
+    <w:p w14:paraId="4FCF45D4" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00114C74" w:rsidRDefault="00A045EF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57CE5FFB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5DB6B4F3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -7917,105 +7910,105 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2466"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1222"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="5914CC5E" w14:textId="77777777" w:rsidTr="00C7334F">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="266C7F9D" w14:textId="77777777" w:rsidTr="00C7334F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="234512E7" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="4548AD70" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Festwirtschaft</w:t>
             </w:r>
             <w:r w:rsidR="006E2A55" w:rsidRPr="006E2A55">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF2DEEB" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="10326F64" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -8047,51 +8040,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ohne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F5E9D4A" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="79E810AA" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -8123,85 +8116,85 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BC4D10A" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="56D43295" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1894261B" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="00C97D30">
+          <w:p w14:paraId="25A55C77" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00104CB7" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -8239,209 +8232,209 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06869980" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00C97D30">
+          <w:p w14:paraId="53D90F01" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00CE3C51" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74BB861C" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
+          <w:p w14:paraId="49218808" w14:textId="77777777" w:rsidR="00C97D30" w:rsidRPr="002D4204" w:rsidRDefault="00C97D30" w:rsidP="00C97D30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="76ACF245" w14:textId="77777777" w:rsidTr="00DB32B7">
+      <w:tr w:rsidR="00CE3C51" w:rsidRPr="002D4204" w14:paraId="1D41754C" w14:textId="77777777" w:rsidTr="00DB32B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DF11715" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="2B68624F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Zelt (inkl. Strom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="750F2770" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5E9033FC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6168F756" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
+          <w:p w14:paraId="5D2728BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="00F6186C" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -8479,299 +8472,299 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12E57DA1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="42527423" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091145BC" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="703E3343" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D4204">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__ Tag(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB32B7" w:rsidRPr="002D4204" w14:paraId="50161D68" w14:textId="77777777" w:rsidTr="00DB32B7">
+      <w:tr w:rsidR="00DB32B7" w:rsidRPr="002D4204" w14:paraId="04885AD0" w14:textId="77777777" w:rsidTr="00DB32B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63D72B03" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
+          <w:p w14:paraId="733DA412" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="509A0C4C" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
+          <w:p w14:paraId="1ECC40F9" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40D6A344" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
+          <w:p w14:paraId="1CE562CE" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05423183" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
+          <w:p w14:paraId="270C4437" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57721ED8" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
+          <w:p w14:paraId="1CA1C17B" w14:textId="77777777" w:rsidR="00DB32B7" w:rsidRPr="002D4204" w:rsidRDefault="00DB32B7" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D6B76" w:rsidRPr="002D4204" w14:paraId="35D2C8C9" w14:textId="77777777" w:rsidTr="00DB32B7">
+      <w:tr w:rsidR="004D6B76" w:rsidRPr="002D4204" w14:paraId="19F91A60" w14:textId="77777777" w:rsidTr="00DB32B7">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B730FEB" w14:textId="77777777" w:rsidR="009F1710" w:rsidRDefault="004D6B76" w:rsidP="00A045EF">
+          <w:p w14:paraId="7E1089D7" w14:textId="77777777" w:rsidR="009F1710" w:rsidRDefault="004D6B76" w:rsidP="00A045EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00114C74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
@@ -8784,114 +8777,114 @@
               </w:rPr>
               <w:t>Situationsplan beilegen!</w:t>
             </w:r>
             <w:r w:rsidR="00C46649" w:rsidRPr="00114C74">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00114C74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00114C74">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Als Festwirtschaft gilt ein Anlass, für welchen eine Gelegenheitswirtschaftsbewilligung erforderlich ist, d.h.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0836B538" w14:textId="77777777" w:rsidR="004D6B76" w:rsidRPr="002D4204" w:rsidRDefault="004D6B76" w:rsidP="009F1710">
+          <w:p w14:paraId="5B850AB8" w14:textId="77777777" w:rsidR="004D6B76" w:rsidRPr="002D4204" w:rsidRDefault="004D6B76" w:rsidP="009F1710">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00114C74">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lebensmittel und</w:t>
             </w:r>
             <w:r w:rsidR="00104CB7" w:rsidRPr="00114C74">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00114C74">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Getränke verkauft werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="726D9DA2" w14:textId="77777777" w:rsidR="00AC04EC" w:rsidRPr="00114C74" w:rsidRDefault="00AC04EC" w:rsidP="005D1568">
+    <w:p w14:paraId="04758D13" w14:textId="77777777" w:rsidR="00AC04EC" w:rsidRPr="00114C74" w:rsidRDefault="00AC04EC" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72454F27" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00F6186C">
+    <w:p w14:paraId="2CB1CE39" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="002D4204" w:rsidRDefault="005D1568" w:rsidP="00F6186C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bemerkungen:</w:t>
       </w:r>
       <w:r w:rsidR="00F6186C" w:rsidRPr="002D4204">
         <w:rPr>
@@ -8984,273 +8977,273 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F6186C" w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F6186C" w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="67FA7C62" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00F6186C">
+    <w:p w14:paraId="3C411CA6" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00F6186C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F82A720" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="28F4F222" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22524334" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="57F9D66C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Der/die Unterzeichnete erklärt sich mit dem Benützungsreglement, den Ausführungsbestimmungen und dem Gebührentarif einverstanden </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>(das Benützungsreglement und die Ausführungsbestimmungen können auf der Gemeindehomepage www.sachseln.ch unter Verwaltung, Reglemente heruntergeladen werden).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E8EDCB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="26A3BF6F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AF75EA9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="72F3C2C3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2670"/>
         <w:gridCol w:w="3471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6FBD7844" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="209EF708" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EF75208" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="0C83B0F3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ort/Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2112F88A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="3328025D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD594E1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="20EF8A72" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Unterschrift des Gesuchstellers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52BBC4B5" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00AD1A5F">
+    <w:p w14:paraId="0D77A98D" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00AD1A5F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk144384994"/>
     </w:p>
-    <w:p w14:paraId="08764546" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="42B0502D" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="3C4C4906" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00C7334F" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="0100B2E8" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00C7334F" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>zuständiger Hauswart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Ansprechperson</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
@@ -9267,295 +9260,295 @@
       <w:r w:rsidR="00C7334F" w:rsidRPr="00C7334F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gabriela</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7334F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rohrer (Nat. </w:t>
       </w:r>
       <w:r w:rsidR="00A43B4A" w:rsidRPr="00A43B4A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>079 896 90 06</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7334F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559A46AB" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00AC04EC">
+    <w:p w14:paraId="12DC189E" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00AC04EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A95DFA5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00AC04EC" w:rsidRDefault="005D1568" w:rsidP="00AC04EC">
+    <w:p w14:paraId="20A930EE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00AC04EC" w:rsidRDefault="005D1568" w:rsidP="00AC04EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC04EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00AC04EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>apportierung Hauswart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B18866" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="15C6DD0A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCA6128" w14:textId="77777777" w:rsidR="003700EA" w:rsidRPr="005D1568" w:rsidRDefault="003700EA" w:rsidP="005D1568">
+    <w:p w14:paraId="091A77CE" w14:textId="77777777" w:rsidR="003700EA" w:rsidRPr="005D1568" w:rsidRDefault="003700EA" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2670"/>
         <w:gridCol w:w="3471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="7C2E3A8E" w14:textId="77777777" w:rsidTr="005D1568">
+      <w:tr w:rsidR="005D1568" w:rsidRPr="005D1568" w14:paraId="6B4115E7" w14:textId="77777777" w:rsidTr="005D1568">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41FE2CE6" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="5772C747" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0D5D94" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="6953E225" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ECBD16E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+          <w:p w14:paraId="52178473" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1568">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Unterschrift des Hauswarts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14895260" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D0265" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3AF22EDD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="000D0265" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7329D8DB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00BB792D">
+    <w:p w14:paraId="77FC9625" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="00BB792D">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Container:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27713B4D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3018FCAF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DFCC89F" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="49A28723" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB792D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Arbeitsrapport:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB792D">
@@ -9657,234 +9650,234 @@
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00DA118F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DA118F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BB792D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A958D3" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00114C74" w:rsidRDefault="00BB792D" w:rsidP="005D1568">
+    <w:p w14:paraId="7B272114" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00114C74" w:rsidRDefault="00BB792D" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CC1610E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
+    <w:p w14:paraId="272CF487" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bemerkungen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B53E16" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
+    <w:p w14:paraId="02ADA70E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="002D4204">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="311BB054" w14:textId="77777777" w:rsidR="002D4204" w:rsidRPr="005D1568" w:rsidRDefault="002D4204" w:rsidP="002D4204">
+    <w:p w14:paraId="5AEE668D" w14:textId="77777777" w:rsidR="002D4204" w:rsidRPr="005D1568" w:rsidRDefault="002D4204" w:rsidP="002D4204">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E48544B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="002D4204">
+    <w:p w14:paraId="06E11E59" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00114C74" w:rsidRDefault="005D1568" w:rsidP="002D4204">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07D6898E" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="002D4204" w:rsidRDefault="00BB792D">
+    <w:p w14:paraId="0555EEC3" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="002D4204" w:rsidRDefault="00BB792D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4204">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C67CAED" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="005D1568">
+    <w:p w14:paraId="4CB56BAE" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRDefault="00BB792D" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44E0C4BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="66F0DEEE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Allgemeine Bestimmungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE82394" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="41A53FCE" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Bestimmungen des Benützungsreglements und der Ausführungsbestimmungen sind zu beachten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA9E950" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="7B8D9886" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Personen und Funktionsbezeichnungen in diesem Tarif gelten für Personen beiden Geschlechts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A688858" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="022152F5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die benützten Immobilien und Mobilien sind </w:t>
       </w:r>
       <w:r w:rsidRPr="00C46649">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gereinigt</w:t>
@@ -9900,87 +9893,87 @@
       <w:r w:rsidR="00C46649">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">und ohne Schäden </w:t>
       </w:r>
       <w:r w:rsidR="006E2A55" w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>zurückzugeben</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6743491F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5378214C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B590A19" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="42A24577" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Rechnungsstellung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E520C5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="664FC370" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Benützungsgebühr für die Gemeinderäume wird von der Finanzverwaltung nach dem Anlass </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gemäss</w:t>
@@ -10001,129 +9994,129 @@
         <w:t>Tarif</w:t>
       </w:r>
       <w:r w:rsidR="00C46649" w:rsidRPr="00AD1A5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1A5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Rechnung gestellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E270E8B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1D099E65" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B65B055" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="150E4217" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="572A6B71" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5F0A2513" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Besondere Bestimmungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1168C198" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="233D3700" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Gesuchsteller werden gebeten, sich mindestens 10 Tage vor dem Veranstaltungsdatum mit dem zuständigen Hauswart (siehe Zustellung an) in Verbindung zu setzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD79B23" w14:textId="77777777" w:rsidR="00DE4110" w:rsidRPr="00A045EF" w:rsidRDefault="00DE4110" w:rsidP="00DE4110">
+    <w:p w14:paraId="7E73C074" w14:textId="77777777" w:rsidR="00DE4110" w:rsidRPr="00A045EF" w:rsidRDefault="00DE4110" w:rsidP="00DE4110">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C679363" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00504207" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="39AB30F4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00504207" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bei Schlechtwetterreservationen ist der zuständige Hauswart mindestens 24 Stunden vor Veranstal</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
@@ -10182,118 +10175,118 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504207">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rechnung</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504207">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gestellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8E189A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="7781E292" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2252AB68" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="4CDDE463" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Hauswarte sind bei Anlässen nicht dauernd anwesend. Vom Veranstalter geforderte dauernde Präsenzzeit oder </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ausserordentliche</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arbeitsleistungen des Hauswartes werden in Rechnung gestellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58867824" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="778F92C9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39BBE23B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00A045EF">
+    <w:p w14:paraId="59FF2DA4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00A045EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -10309,190 +10302,190 @@
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anlässen muss </w:t>
       </w:r>
       <w:r w:rsidR="00967A1F" w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">auf Kosten des Veranstalters </w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>für einen Parkplatzordnungsdienst gesorgt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E2D383" w14:textId="77777777" w:rsidR="00E17477" w:rsidRPr="00DF5CDF" w:rsidRDefault="00E17477" w:rsidP="00DF5CDF">
+    <w:p w14:paraId="2D86D9E6" w14:textId="77777777" w:rsidR="00E17477" w:rsidRPr="00DF5CDF" w:rsidRDefault="00E17477" w:rsidP="00DF5CDF">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53D93FE0" w14:textId="77777777" w:rsidR="00E17477" w:rsidRDefault="00E17477" w:rsidP="00A045EF">
+    <w:p w14:paraId="296226EB" w14:textId="77777777" w:rsidR="00E17477" w:rsidRDefault="00E17477" w:rsidP="00A045EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5CDF">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wir empfehlen den Abschluss einer Veranstaltungshaftpflichtversicherung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507454CF" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRPr="00DF5CDF" w:rsidRDefault="00DF5CDF" w:rsidP="00DF5CDF">
+    <w:p w14:paraId="357BE175" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRPr="00DF5CDF" w:rsidRDefault="00DF5CDF" w:rsidP="00DF5CDF">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E65A46" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRPr="006E2A55" w:rsidRDefault="00DF5CDF" w:rsidP="00A045EF">
+    <w:p w14:paraId="6C852868" w14:textId="77777777" w:rsidR="00DF5CDF" w:rsidRPr="006E2A55" w:rsidRDefault="00DF5CDF" w:rsidP="00A045EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2A55">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Anlässe mi</w:t>
       </w:r>
       <w:r w:rsidR="006E2A55" w:rsidRPr="006E2A55">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidRPr="006E2A55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>über 500 Personen</w:t>
       </w:r>
       <w:r w:rsidRPr="006E2A55">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind dem Feuerwehrkommandanten zu melden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3521F770" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
+    <w:p w14:paraId="4B6C14FE" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="00A045EF" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="731E4C84" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="0C6E2DD1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Bedienung der Ton- und Lichtanlage im Gemeindesaal Mattli ist durch eine geschulte Fachperson vorzunehmen. Die Kosten gehen zu Lasten des Veranstalters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6A5312" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="79E060B9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00A045EF" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4601C1C4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
+    <w:p w14:paraId="2FEB8315" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="006622D3" w:rsidRDefault="005D1568" w:rsidP="00DE4110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wasserbezug:</w:t>
@@ -10515,471 +10508,493 @@
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sachseln</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>zuzustellen</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C734927" w14:textId="77777777" w:rsidR="000C137E" w:rsidRPr="000C137E" w:rsidRDefault="000C137E" w:rsidP="000C137E">
+    <w:p w14:paraId="7910896D" w14:textId="77777777" w:rsidR="000C137E" w:rsidRPr="000C137E" w:rsidRDefault="000C137E" w:rsidP="000C137E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCA4BE9" w14:textId="77777777" w:rsidR="000C137E" w:rsidRPr="000C137E" w:rsidRDefault="000C137E" w:rsidP="000C137E">
+    <w:p w14:paraId="0A7521C6" w14:textId="77777777" w:rsidR="000C137E" w:rsidRPr="000C137E" w:rsidRDefault="000C137E" w:rsidP="000C137E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CF1551" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4A9D501E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="20"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27719F04" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="101768AA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>BEWILLIGUNG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE2715" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6D170C75" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="675E272B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2845E861" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sachseln, _____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>GEMEINDEKANZLEI SACHSELN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221194F5" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1CF09F17" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="178C49E8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="561404A1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BFC0705" w14:textId="77777777" w:rsidR="00F31818" w:rsidRPr="005D1568" w:rsidRDefault="00F31818" w:rsidP="005D1568">
+    <w:p w14:paraId="59027512" w14:textId="77777777" w:rsidR="00F31818" w:rsidRPr="005D1568" w:rsidRDefault="00F31818" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA63E6F" w14:textId="3D57A177" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4E52128C" w14:textId="3DEB769B" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008E3869">
+      <w:r w:rsidR="00AD703C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Andrea </w:t>
-[...11 lines deleted...]
-        <w:t>Geisser</w:t>
+        <w:t>Felipe Pereira</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB5E64B" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3D9E6AFD" w14:textId="4E6021C8" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Sachbearbeiterin Einwohnerkontrolle/Gemeindekanzlei</w:t>
+        <w:t>Sachbearbeiter Einwohnerkontrolle/Gemeindekanzlei</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F50870A" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="005D1568" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
+    <w:p w14:paraId="017B357E" w14:textId="77777777" w:rsidR="00A045EF" w:rsidRPr="005D1568" w:rsidRDefault="00A045EF" w:rsidP="00A045EF">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F596286" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6EBFE47C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zustellung an:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03258AFF" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="52AD4E5A" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525203B8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5DA3A7E3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>zuständiger Hauswart</w:t>
       </w:r>
       <w:r w:rsidR="003700EA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Ansprechperson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6594B2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="6A6C9D75" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Finanzverwaltung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67063BE4" w14:textId="77777777" w:rsidR="00967A1F" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="74D97681" w14:textId="25D89E46" w:rsidR="00AD703C" w:rsidRDefault="005D1568" w:rsidP="00AD703C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Gemeindedienst (mobile Bühne / Dorfplatz / Betonelemente)</w:t>
+        <w:t>Gemeindedienst (mobile Bühne / Dorfplatz / Betonelemente</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD703C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753481C0" w14:textId="77777777" w:rsidR="000C137E" w:rsidRDefault="000C137E" w:rsidP="000C137E">
+    <w:p w14:paraId="6BC6394F" w14:textId="38B588FC" w:rsidR="00AD703C" w:rsidRDefault="00AD703C" w:rsidP="00AD703C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Feuerwehr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9A35B4" w14:textId="77777777" w:rsidR="000C137E" w:rsidRDefault="000C137E" w:rsidP="000C137E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A62A07A" w14:textId="77777777" w:rsidR="000C137E" w:rsidRDefault="000C137E">
+    <w:p w14:paraId="000B20AC" w14:textId="77777777" w:rsidR="000C137E" w:rsidRDefault="000C137E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34B360BB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="45F117A3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gebührentarif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6092BBE0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4D24A80D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783E6753" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="124FC80D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D0ECB06" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="19BA5F96" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tarif A:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
@@ -10996,117 +11011,117 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sachsler Vereine und Institutionen/Organisationen mit Sitz in Sachseln, firmeninterne</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Anlässe/Feste von Sachsler Firmen für Eigengebrauch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8F6000" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="1DF1AE33" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1662AA08" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5BB4908D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tarif B:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Auswärtige Vereine und Institutionen, externe Schulen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6221BA10" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="391A49A4" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42EBEAC1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="4087D8F1" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
@@ -11116,6258 +11131,6256 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tarif C:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kommerzielle Veranstaltungen, Privatpersonen und Firmen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F99BA03" w14:textId="77777777" w:rsidR="00E504CF" w:rsidRDefault="00E504CF">
+    <w:p w14:paraId="369A7084" w14:textId="77777777" w:rsidR="00E504CF" w:rsidRDefault="00E504CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7782055D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5DDB3F0F" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5214BFCA" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3F0F0AC0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Definitionen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010E7DBB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3F1C3B98" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Als Sachsler Vereine gelten solche, die gemäss ihren Statuten ihren Sitz in Sachseln haben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FA1E24" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="392719E0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Als Sachsler Institutionen/Organisationen gelten: Kirchgemeinde, Korporation, Feuerwehr, Zivilschutz, Politische Parteien, Wallfahrtsbüro und Bruderklausenbund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D630F30" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="2C18702E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Als Eintritt gilt neben dem Verkauf von Eintrittsbilletten auch eine Türkollekte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4A8E0C" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00244A96" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="40946B54" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00244A96" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Für die Tarifanwendung ist der Benutzer und nicht der Besteller massgebend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03385035" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00244A96" w:rsidRDefault="00244A96" w:rsidP="00244A96">
+    <w:p w14:paraId="18E64E75" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00244A96" w:rsidRDefault="00244A96" w:rsidP="00244A96">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4606"/>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="774"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="50A59769" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="32E91D60" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2269BFD2" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="565CA948" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF0A878" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3BD713A3" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tarif A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="247BD185" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="45191DF2" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tarif B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3D21B18F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="6F9E9C8F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tarif C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7135119B" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="124EBAD4" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BAE7686" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3418B66E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6F05FBA5" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="331B6989" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="5393EAA4" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3DAC82DD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9D7F99" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1E2526D0" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>pro Belegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="05AE9C94" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="3CD0A330" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BF15F6C" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="71621282" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="15E66C4F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="5A6CE79B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ohne</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D5BD69" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1EFE122F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="79D02D26" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="140C45A1" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4260FA00" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="35D7FFF0" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1D639AC2" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3A827AD8" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ohne</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1134C644" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3AAF9672" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="30A6E49D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="7D2B756B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>mit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D9D2092" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="07447A31" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF74A18" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="69106810" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ohne Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE25861" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="35752BD8" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">mit </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02655D08" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="6B1FC4E0" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eintritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="4FBB7D40" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="41EFE14D" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16B994BD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2B112BCD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>MZG Flüematte, Flüeli-Ranft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="688BDF41" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4CCA1643" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="5900B1F1" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="7FC4EA6B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB74D4F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="40620228" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="351D929C" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0AF998F8" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8E4C61" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="246E0CCE" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5014F9AF" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2CEE02D8" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="664FB782" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7CC275E3" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C0CF72" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2AA30FBB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mehrzweckgebäude inkl. Bühne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE34865" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4C9F3AB8" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="635D0775" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="139C911E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="02F3F943" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="7877F16E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="64AE2613" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2C75F861" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="07F7A397" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="44C67EF9" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="424B8590" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0E01F937" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="15480350" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="4F2DD65C" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B3FDA09" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4B318D89" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9C3CA5" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="470F9537" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="33CF7AAE" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3BDC2DA8" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="39A23F0D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="08D0553C" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2059A766" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3B62920C" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2A77A715" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4F89B97D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4B519EDB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="719DD629" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="21490395" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="0993C271" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06B3E00B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2C855DD1" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">mit Konzertbestuhlung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA6C084" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="136CDEF7" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="41345C79" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="52B25A82" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="10CC639A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1F471095" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0C15D607" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0453F86D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC07E2B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="246E2E56" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB5173B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="31F470AF" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="252725FF" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="29FC6EB8" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="091B3A1B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="04972CDD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Bankettbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7490E284" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="36A0DC86" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="754ED172" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="5438CA09" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC5E70A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="21AB8E71" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="223D68BD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4D84505A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>820</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="28E7E91D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="680B7B96" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="63E6B7D4" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1B91231A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="36621A46" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="5291A079" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69E96347" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="54304D41" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Küche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="39928B1C" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="5C108A3B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="45EF95BA" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0193EE8D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="134FD145" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="23334707" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="781C0F97" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0138AD0B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="678F17A7" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="76532146" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="778B4EFC" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="6E306B4F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="734DF5C9" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="16BF0586" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C96CBAA" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="37C615A7" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Foyer ohne Mobiliar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="70102999" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="45397D63" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3718C1B4" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="498C1103" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCBD841" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1D7575F6" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="6634027D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3E3B17FD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="74505D2F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="7C141288" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="4A13C3DE" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2917F281" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="0C45B78B" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7EBF6161" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10DB0D91" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3943A42C" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Bühne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA43CBB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="72FDF230" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBAAF98" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="13412336" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEF3602" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="44F08730" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF7B1C3" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="5A7F1B98" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="656B40CE" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="59528A48" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA21D2A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4E8FD3DB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7C2C74D2" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="1016AE73" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="699EF675" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0F07CADD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">ohne Mobiliar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="1261D1BB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="38FE473E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB7A3A3" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0DFFEFE4" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="190D809B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2EA2B38E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="360B6C5D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="32CF0B21" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6F48EC25" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4BEAC1D6" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9848C4" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="081B0836" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="2CE03E04" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7845FF0D" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="508A9286" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="512F3968" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Konzertbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2410CB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1BBA3D80" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="55A52E16" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="52D60E7F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE5E306" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="78F70469" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="5A433FA2" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="37712E06" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="60ED1D9D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0BFF7C04" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0396023B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="63456524" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="4F256DC4" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="1FFF305F" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B7FC37" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="305681EC" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>mit Bankettbestuhlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7A539EDF" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="01C2F94E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7502C97E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2FE2CC26" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="06F8E9FA" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2ABEAB18" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="1634D166" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="6FB687AA" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0351E4AA" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="487F7DB1" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="77BE007B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="5E05CFBB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="23C1086D" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="5D79352A" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69F0C527" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1BEF7485" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sanitätszimmer und andere (je Raum und Tag)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="54C857E9" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4C55DB25" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="24E17152" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="14C50990" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="77C50AF0" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="660C9B19" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="5D418336" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0CA6FA5B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3553895B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="7CDF3A97" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="60C9409F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1AD7A247" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="107"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F6D1052" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="0DF96F04" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9250" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6166"/>
         <w:gridCol w:w="514"/>
         <w:gridCol w:w="514"/>
         <w:gridCol w:w="514"/>
         <w:gridCol w:w="514"/>
         <w:gridCol w:w="514"/>
         <w:gridCol w:w="514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="32C0F374" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="59C0F004" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5617E1A5" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3524AF5D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="6D385832" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="5B68647E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tarif A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="259C6D87" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4EE40A38" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tarif B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7D229527" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1D68D505" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tarif C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="5727F058" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="0A8E45E6" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F486D67" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="59C4A311" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobiliar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="0899CE1B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="67B0A64E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="0F849271" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="7EE8E416" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF2A81A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="47831375" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="41AF1FAF" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="506275C7" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="323C4666" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0F1C4C98" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Mobile Bühne (pro Element 1.0 x 2.0 m und Ausleihe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="4D657625" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4BB313FF" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="48724108" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="00AB09BC">
+          <w:p w14:paraId="301300FE" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="00AB09BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6235B6B5" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="6419E491" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E504CF" w:rsidRPr="00E504CF" w14:paraId="5C831082" w14:textId="77777777" w:rsidTr="00AB09BC">
+      <w:tr w:rsidR="00E504CF" w:rsidRPr="00E504CF" w14:paraId="0630BD6F" w14:textId="77777777" w:rsidTr="00AB09BC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="765F65EC" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00E504CF" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          </w:tcPr>
+          <w:p w14:paraId="6C4D2ABB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00E504CF" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E504CF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Stühle, je Ausleihe/Stück </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="44D5F769" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="676D4729" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7216">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="5F81478A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="00AB09BC">
+          <w:p w14:paraId="664FDA37" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="00AB09BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7216">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA27583" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="20736685" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7216">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E504CF" w:rsidRPr="00E504CF" w14:paraId="06735124" w14:textId="77777777" w:rsidTr="00AB09BC">
+      <w:tr w:rsidR="00E504CF" w:rsidRPr="00E504CF" w14:paraId="593558E9" w14:textId="77777777" w:rsidTr="00AB09BC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B1D370D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00E504CF" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          </w:tcPr>
+          <w:p w14:paraId="16DFF8E2" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00E504CF" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E504CF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Tische, je Ausleihe/Stück </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD5AFD0" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="295BBA5D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7216">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="12C679FC" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="00AB09BC">
+          <w:p w14:paraId="3F094778" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="00AB09BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7216">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="63426D98" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="62079D95" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="008A7216" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7216">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="54E63814" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="560F3125" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FC7B4B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="6EA0BF2E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="41129BFA" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="27D32E11" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="01F69459" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="00AB09BC">
+          <w:p w14:paraId="6B9AFA72" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="00AB09BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA5DB98" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3386D110" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="0F42BE9F" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="50179D52" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F022A5D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1FDD4C95" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Turnhalle¹ für den Sportbetrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="311FF61F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="07CFB870" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3231CFEA" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="46E35F07" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0216E1" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1BC16E2E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="37348B88" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="66AC9DFF" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="75D9B96B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="07361DD3" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="3CAB35FB" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4222E77E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7A7FBA53" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="6BCA1807" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E978479" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="34FB36BF" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sportbetrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="65C1DDF6" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="246FFCB4" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="596D158F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="773E4B85" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="48E0FE11" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2BE42E1F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7E31600A" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="23D56EC9" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="111BEE6D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4308AA4C" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sportbetrieb mit Festwirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="77969134" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="3E79F2DC" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="664D6E46" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="6766C62D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="438C7355" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="6CCD8788" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="24A142A7" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="6751A5B6" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="473E4982" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4E07CA98" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96CD07" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="1BF3FE31" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2344665A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="7A6B5086" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="12175840" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="01FD23C3" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7FAD104A" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="0B3D0E33" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5986CB5F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="424F27F6" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Aussenanlage Flüeli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="2334D906" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="71BCE7F9" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3D768908" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="771C32F7" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="0773C72F" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0FDC2325" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="62609DDC" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7B8AE13F" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D56EC42" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="40566024" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ohne Festwirtschaft (inkl. vorhandene </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17375,170 +17388,170 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB25FBD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="4CB325F6" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="280FC59B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="0FC422E4" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="001C8D2D" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="727B341B" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="28DADE55" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="0424DE28" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F94E8B3" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="19F02E64" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">mit Festwirtschaft (inkl. Strom, inkl. vorhandene </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17546,170 +17559,170 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAFF2D7" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="2E307996" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="3F041DD0" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="14B53F5E" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF88A35" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="084CC4C1" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="7DC597A7" w14:textId="77777777" w:rsidTr="001E2981">
+      <w:tr w:rsidR="00244A96" w:rsidRPr="00514530" w14:paraId="46CB959B" w14:textId="77777777" w:rsidTr="001E2981">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6166" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F903CDD" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="156B674C" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Festwirtschaft mit Zelt (inkl. Strom, inkl. vorhandene </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17717,341 +17730,341 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7BF043" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="54667C04" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCC66"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBCE520" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="7AB08223" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
               </w:tabs>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="65AECB99" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
+          <w:p w14:paraId="607D6D00" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="00514530" w:rsidRDefault="00244A96" w:rsidP="001E2981">
             <w:pPr>
               <w:ind w:right="340"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514530">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2057D12A" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="005D1568" w:rsidRDefault="00244A96" w:rsidP="005D1568">
+    <w:p w14:paraId="0B3737C6" w14:textId="77777777" w:rsidR="00244A96" w:rsidRPr="005D1568" w:rsidRDefault="00244A96" w:rsidP="005D1568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63FFF685" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00244A96" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="60635FF3" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00244A96" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DA14A58" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="5F64CFE2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>¹</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Für Turniere, Wettkämpfe und Meisterschaften von Sachsler Vereinen an Wochenenden werden keine Gebühren erhoben.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FADFFBD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00125063" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="3987EC71" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00125063" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3138D38C" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00DF5CDF" w:rsidRDefault="004A1372" w:rsidP="00D83FD4">
+    <w:p w14:paraId="2E866EA3" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00DF5CDF" w:rsidRDefault="004A1372" w:rsidP="00D83FD4">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="6"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5CDF">
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zusätzliche Kosten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C186C30" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00906935" w:rsidRDefault="004A1372" w:rsidP="00906935">
+    <w:p w14:paraId="764F36E8" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00906935" w:rsidRDefault="004A1372" w:rsidP="00906935">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Andockungsgebühr Container: </w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>CHF 4.</w:t>
       </w:r>
       <w:r w:rsidR="008A7216">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0 pro Container</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFB4E77" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00906935" w:rsidRDefault="004A1372" w:rsidP="00906935">
+    <w:p w14:paraId="57FA5E5D" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="00906935" w:rsidRDefault="004A1372" w:rsidP="00906935">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewicht Kehricht: </w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>CHF 0.</w:t>
       </w:r>
       <w:r w:rsidR="00F4597E">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro Kilogramm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FE341F" w14:textId="77777777" w:rsidR="00D83FD4" w:rsidRDefault="00D83FD4" w:rsidP="00906935">
+    <w:p w14:paraId="3B02E7D5" w14:textId="77777777" w:rsidR="00D83FD4" w:rsidRDefault="00D83FD4" w:rsidP="00906935">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Stundenaufwand Abwarte / Gemeindedienst</w:t>
       </w:r>
       <w:r w:rsidR="00125063" w:rsidRPr="00125063">
         <w:rPr>
@@ -18069,167 +18082,167 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CHF </w:t>
       </w:r>
       <w:r w:rsidR="008C6EB3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidRPr="00906935">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.00 pro Stunde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41228412" w14:textId="77777777" w:rsidR="00125063" w:rsidRPr="00125063" w:rsidRDefault="00125063" w:rsidP="00125063">
+    <w:p w14:paraId="7984AC3E" w14:textId="77777777" w:rsidR="00125063" w:rsidRPr="00125063" w:rsidRDefault="00125063" w:rsidP="00125063">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64317536" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="008A7216" w:rsidRDefault="00125063" w:rsidP="004A1372">
+    <w:p w14:paraId="71D0CCDE" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="008A7216" w:rsidRDefault="00125063" w:rsidP="004A1372">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7216">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7216">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ausserordentliche Reinigungsarbeiten/Arbeitsleistungen, welche in Folge starker Verschmutzung vorgenommen werden müssen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586A8E2E" w14:textId="77777777" w:rsidR="00125063" w:rsidRPr="00125063" w:rsidRDefault="00125063" w:rsidP="00125063">
+    <w:p w14:paraId="725054B6" w14:textId="77777777" w:rsidR="00125063" w:rsidRPr="00125063" w:rsidRDefault="00125063" w:rsidP="00125063">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADD5454" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="0ECEB1E5" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="6"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gebührenerlasse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F8D748" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="2A8B67B3" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="005D1568" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Gebühren werden in der Regel nicht erlassen. Für Ausnahmen gilt die nachfolgende </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>abschliessende</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aufzählung:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5067CAE8" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="006622D3" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="4115F8C5" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="006622D3" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einheimischen Vereinen wird </w:t>
       </w:r>
       <w:r w:rsidR="005C4DE4">
@@ -18244,122 +18257,122 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ein Gebührenanteil von maximal CHF 200.00 in Abzug ge</w:t>
       </w:r>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>bracht (exkl. Mobiliar und Bühnenmeister).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E019BF" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00DE4110" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="02F586FF" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="00DE4110" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08488AB5" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="006622D3" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
+    <w:p w14:paraId="2048878E" w14:textId="77777777" w:rsidR="00BB792D" w:rsidRPr="006622D3" w:rsidRDefault="00BB792D" w:rsidP="00BB792D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006622D3">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bei Vereinsjubiläen werden die Gebühren auf Antrag frühestens bei 25 Jahren und nachher bei allen weiteren 25 Jahren erlassen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FDFED2" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="19851ECB" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6825998D" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="22FB11D0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rabatt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05809935" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
+    <w:p w14:paraId="14E717A8" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidRDefault="005D1568" w:rsidP="005D1568">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1568">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Mehrfachbelegungen wird ein Rabatt auf die Tagesansätze </w:t>
       </w:r>
       <w:r w:rsidR="00BB792D">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidR="00BB792D" w:rsidRPr="004A1372">
@@ -18442,58 +18455,58 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tabelle zu entnehmen.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005D1568" w:rsidRPr="005D1568" w:rsidSect="00990672">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4731604E" w14:textId="77777777" w:rsidR="0080086C" w:rsidRDefault="0080086C" w:rsidP="00464072">
+    <w:p w14:paraId="7181153E" w14:textId="77777777" w:rsidR="00A015D5" w:rsidRDefault="00A015D5" w:rsidP="00464072">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FD660C4" w14:textId="77777777" w:rsidR="0080086C" w:rsidRDefault="0080086C" w:rsidP="00464072">
+    <w:p w14:paraId="57DB8786" w14:textId="77777777" w:rsidR="00A015D5" w:rsidRDefault="00A015D5" w:rsidP="00464072">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -18535,102 +18548,102 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DA5BF5E" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568">
+  <w:p w14:paraId="5A8EC4B9" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C51D50">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B9FF018" w14:textId="77777777" w:rsidR="0080086C" w:rsidRDefault="0080086C" w:rsidP="00464072">
+    <w:p w14:paraId="36A4E2F4" w14:textId="77777777" w:rsidR="00A015D5" w:rsidRDefault="00A015D5" w:rsidP="00464072">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AE6FEEE" w14:textId="77777777" w:rsidR="0080086C" w:rsidRDefault="0080086C" w:rsidP="00464072">
+    <w:p w14:paraId="13A242E6" w14:textId="77777777" w:rsidR="00A015D5" w:rsidRDefault="00A015D5" w:rsidP="00464072">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="046B8156" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00B32F8F" w:rsidRDefault="003211CC" w:rsidP="00430A11">
+  <w:p w14:paraId="3E7D8599" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00B32F8F" w:rsidRDefault="003211CC" w:rsidP="00430A11">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="left" w:pos="5103"/>
       </w:tabs>
       <w:spacing w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="5103"/>
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="571DB6F1" wp14:editId="2A000E93">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
@@ -18680,134 +18693,126 @@
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="005D1568" w:rsidRPr="008C4110">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="36"/>
       </w:rPr>
       <w:t>Gemeindekanzlei</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B4D6509" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="00FC5199" w:rsidP="00430A11">
+  <w:p w14:paraId="707B0756" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="00FC5199" w:rsidP="00430A11">
     <w:pPr>
       <w:ind w:firstLine="5103"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>Brünigstrasse</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> 113, Postfach</w:t>
+      <w:t>Brünigstrasse 113, Postfach</w:t>
     </w:r>
     <w:r w:rsidR="005D1568">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>, 6072 Sachseln</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5329C4DD" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00EF3104" w:rsidRDefault="005D1568" w:rsidP="00430A11">
+  <w:p w14:paraId="3AD55665" w14:textId="77777777" w:rsidR="005D1568" w:rsidRPr="00EF3104" w:rsidRDefault="005D1568" w:rsidP="00430A11">
     <w:pPr>
       <w:ind w:firstLine="5103"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF3104">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Telefon </w:t>
     </w:r>
     <w:r w:rsidRPr="00EF3104">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>041 666 55 09</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="04722DC7" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00430A11">
+  <w:p w14:paraId="256026C0" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="00430A11">
     <w:pPr>
       <w:ind w:firstLine="5103"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t xml:space="preserve">E-Mail: </w:t>
     </w:r>
     <w:r w:rsidRPr="008C4110">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>kanzlei</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>@sachseln.ow.ch</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B52D674" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="008F577E">
+  <w:p w14:paraId="74BB6738" w14:textId="77777777" w:rsidR="005D1568" w:rsidRDefault="005D1568" w:rsidP="008F577E">
     <w:pPr>
       <w:spacing w:after="600"/>
       <w:ind w:firstLine="5103"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Internet: www.sachseln.ch</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B8742C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="39F0F562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -19654,123 +19659,125 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1675454595">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="43452876">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="496384472">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="519513263">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="185290774">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="888030621">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="69"/>
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="VouLFP2NMqWngsjtXxpHg845Rr3AuZ7L65Y1Fwtj6o5C2j2VNFfGc1sXe/OQr87IvaPLPFoIsmMmR8RQIQPXIg==" w:salt="ZolQjsjhCfo0K+J3HYGdIw=="/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+qprdZNvFrkqAvS6ynCkF1eIfRwPETCsJamZbqi8F+CPvafnN8QCIrZ0ywTeSOB0b6kT3Th9R2ZpXNaNGdO+Jg==" w:salt="aHUijDi3O+AOv819zSwmhw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="MetaTool_Table1_Path" w:val="Dokument/Geschaeft/*[name()='Geschaeft' or name()='CustomSupportfall' or name()='CustomQMeldung']/Beteiligungen/*/Kontakt/*[name()='Kontakt']/Adressen/*"/>
     <w:docVar w:name="MetaTool_Table1_Report" w:val="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-8&quot; standalone=&quot;yes&quot;?&gt;&lt;root type=&quot;PerpetuumSoft.Reporting.DOM.Document&quot; id=&quot;1&quot; version=&quot;2&quot; ScriptLanguage=&quot;CSharp&quot; DocumentGuid=&quot;e97a2e95-50e9-4180-9cd0-887fabbc6ac3&quot; Name=&quot;Adresse&quot; ImportsString=&quot;CMI.MetaTool.Generated&amp;#xD;&amp;#xA;CMI.DomainModel&amp;#xD;&amp;#xA;CMI.DomainModel.MappingInterfaces&quot; IsTemplate=&quot;true&quot; GridStep=&quot;59.055118560791016&quot;&gt;&lt;StyleSheet type=&quot;PerpetuumSoft.Reporting.DOM.StyleSheet&quot; id=&quot;2&quot; Title=&quot;Standard&quot;&gt;&lt;Styles type=&quot;PerpetuumSoft.Reporting.DOM.StyleCollection&quot; id=&quot;3&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;4&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Standard&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;5&quot; FamilyName=&quot;Verdana&quot; Size=&quot;9.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;6&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading1&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;7&quot; FamilyName=&quot;Verdana&quot; Size=&quot;15.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;8&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading2&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;9&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;10&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading3&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;11&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;12&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading4&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;13&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;14&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading5&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;15&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;16&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading6&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;17&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;18&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading7&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;19&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;20&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading8&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;21&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;22&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading9&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;23&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Styles&gt;&lt;/StyleSheet&gt;&lt;Parameters type=&quot;PerpetuumSoft.Reporting.DOM.ParameterCollection&quot; id=&quot;24&quot; /&gt;&lt;DataSources type=&quot;PerpetuumSoft.Reporting.Data.DocumentDataSourceCollection&quot; id=&quot;25&quot; /&gt;&lt;Pages type=&quot;PerpetuumSoft.Reporting.DOM.PageCollection&quot; id=&quot;26&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Page&quot; id=&quot;27&quot; Location=&quot;0;0&quot; StyleName=&quot;Normal&quot; Margins=&quot;118.110237121582; 141.732284545898; 177.16535949707; 118.110237121582&quot; Name=&quot;Seite1&quot; Size=&quot;2480.3149606299212;3507.8740157480315&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;28&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.DataBand&quot; id=&quot;29&quot; ColumnsGap=&quot;0&quot; Location=&quot;0;177.16535949707031&quot; DataSource=&quot;Adresse&quot; CanGrow=&quot;true&quot; Name=&quot;dataBandAdresse&quot; Size=&quot;2480.3149606299212;177.16535949707031&quot; CanShrink=&quot;true&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;30&quot; /&gt;&lt;Sort type=&quot;PerpetuumSoft.Reporting.DOM.DataBandSortCollection&quot; id=&quot;31&quot; /&gt;&lt;Totals type=&quot;PerpetuumSoft.Reporting.DOM.DataBandTotalCollection&quot; id=&quot;32&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;33&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Detail&quot; id=&quot;34&quot; CanShrink=&quot;true&quot; CanGrow=&quot;true&quot; Name=&quot;Detail&quot; CanBreak=&quot;true&quot; Size=&quot;2480.3149606299212;59.055118560791016&quot; Location=&quot;0;59.055118560791016&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;35&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;36&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.TextBox&quot; id=&quot;37&quot; GrowToBottom=&quot;true&quot; StyleName=&quot;Standard&quot; ExportAsPictureInXaml=&quot;false&quot; Name=&quot;textBoxAdressblock&quot; CanGrow=&quot;true&quot; Size=&quot;944.88189697265625;59.055118560791016&quot; CanShrink=&quot;true&quot; Location=&quot;1299.2126083374023;0&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;38&quot; FamilyName=&quot;Arial&quot; Size=&quot;11&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Strikeout=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;39&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBinding&quot; id=&quot;40&quot; Expression=&quot;dataBandAdresse[&amp;quot;Adressblock&amp;quot;]&quot; PropertyName=&quot;Value&quot; /&gt;&lt;/DataBindings&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;41&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;42&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;43&quot; /&gt;&lt;/Item&gt;&lt;/Pages&gt;&lt;PageContent type=&quot;PerpetuumSoft.Reporting.DOM.Wrappers.ContentParametersDictionary&quot; id=&quot;44&quot; /&gt;&lt;/root&gt;"/>
     <w:docVar w:name="MetaTool_Table1_Selection" w:val="Interactive"/>
     <w:docVar w:name="MetaTool_Table2_Path" w:val="Dokument/Geschaeft/*[name()='Geschaeft' or name()='CustomSupportfall' or name()='CustomQMeldung']/Beteiligungen/*/Kontakt/*[name()='Kontakt']/Adressen/*"/>
     <w:docVar w:name="MetaTool_Table2_Report" w:val="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-8&quot; standalone=&quot;yes&quot;?&gt;&lt;root type=&quot;PerpetuumSoft.Reporting.DOM.Document&quot; id=&quot;1&quot; version=&quot;2&quot; ScriptLanguage=&quot;CSharp&quot; DocumentGuid=&quot;50a1993a-1b15-4fc5-82c1-8149bd9583af&quot; Name=&quot;Adresse&quot; ImportsString=&quot;CMI.MetaTool.Generated&amp;#xD;&amp;#xA;CMI.DomainModel&amp;#xD;&amp;#xA;CMI.DomainModel.MappingInterfaces&quot; IsTemplate=&quot;true&quot; GridStep=&quot;59.055118560791016&quot;&gt;&lt;StyleSheet type=&quot;PerpetuumSoft.Reporting.DOM.StyleSheet&quot; id=&quot;2&quot; Title=&quot;Standard&quot;&gt;&lt;Styles type=&quot;PerpetuumSoft.Reporting.DOM.StyleCollection&quot; id=&quot;3&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;4&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Standard&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;5&quot; FamilyName=&quot;Verdana&quot; Size=&quot;9.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;6&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading1&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;7&quot; FamilyName=&quot;Verdana&quot; Size=&quot;15.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;8&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading2&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;9&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;10&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading3&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;11&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;12&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading4&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;13&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;14&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading5&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;15&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;16&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading6&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;17&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;18&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading7&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;19&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;20&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading8&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;21&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;22&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading9&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;23&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Styles&gt;&lt;/StyleSheet&gt;&lt;Parameters type=&quot;PerpetuumSoft.Reporting.DOM.ParameterCollection&quot; id=&quot;24&quot; /&gt;&lt;DataSources type=&quot;PerpetuumSoft.Reporting.Data.DocumentDataSourceCollection&quot; id=&quot;25&quot; /&gt;&lt;Pages type=&quot;PerpetuumSoft.Reporting.DOM.PageCollection&quot; id=&quot;26&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Page&quot; id=&quot;27&quot; Location=&quot;0;0&quot; StyleName=&quot;Normal&quot; Margins=&quot;0; 0; 0; 0&quot; Name=&quot;Seite1&quot; Size=&quot;2480.3149606299212;3507.8740157480315&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;28&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.DataBand&quot; id=&quot;29&quot; ColumnsGap=&quot;0&quot; Location=&quot;0;295.27560424804688&quot; DataSource=&quot;Adresse&quot; Name=&quot;dataBandAdresse&quot; Size=&quot;2480.3149606299212;177.16535949707031&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;30&quot; /&gt;&lt;Sort type=&quot;PerpetuumSoft.Reporting.DOM.DataBandSortCollection&quot; id=&quot;31&quot; /&gt;&lt;Totals type=&quot;PerpetuumSoft.Reporting.DOM.DataBandTotalCollection&quot; id=&quot;32&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;33&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Detail&quot; id=&quot;34&quot; Name=&quot;Detail&quot; CanBreak=&quot;true&quot; Size=&quot;2480.3149606299212;59.055118560791016&quot; Location=&quot;0;59.055118560791016&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;35&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;36&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.TextBox&quot; id=&quot;37&quot; StyleName=&quot;Standard&quot; ExportAsPictureInXaml=&quot;false&quot; Name=&quot;textBoxBriefanrede&quot; Size=&quot;1948.8189697265625;59.055118560791016&quot; Location=&quot;0;0&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;38&quot; FamilyName=&quot;Arial&quot; Size=&quot;11&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;39&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBinding&quot; id=&quot;40&quot; Expression=&quot;dataBandAdresse[&amp;quot;Kontakt$Kontakt.Briefanrede&amp;quot;]&quot; PropertyName=&quot;Value&quot; /&gt;&lt;/DataBindings&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;41&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;42&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;43&quot; /&gt;&lt;/Item&gt;&lt;/Pages&gt;&lt;PageContent type=&quot;PerpetuumSoft.Reporting.DOM.Wrappers.ContentParametersDictionary&quot; id=&quot;44&quot; /&gt;&lt;/root&gt;"/>
     <w:docVar w:name="MetaTool_Table2_Selection" w:val="MetaTool_Table3"/>
     <w:docVar w:name="MetaTool_Table3_Path" w:val="Dokument/Geschaeft/*[name()='Geschaeft']/Beteiligungen/*/Kontakt/*[name()='Kontakt']/Adressen/*"/>
     <w:docVar w:name="MetaTool_Table3_Report" w:val="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-8&quot; standalone=&quot;yes&quot;?&gt;&lt;root type=&quot;PerpetuumSoft.Reporting.DOM.Document&quot; id=&quot;1&quot; version=&quot;2&quot; ScriptLanguage=&quot;CSharp&quot; DocumentGuid=&quot;ca078596-6f78-40b3-85bc-7a5cb6580d8b&quot; Name=&quot;Adresse&quot; ImportsString=&quot;CMI.MetaTool.Generated&amp;#xD;&amp;#xA;CMI.DomainModel&amp;#xD;&amp;#xA;CMI.DomainModel.MappingInterfaces&quot; IsTemplate=&quot;true&quot; GridStep=&quot;59.055118560791016&quot;&gt;&lt;StyleSheet type=&quot;PerpetuumSoft.Reporting.DOM.StyleSheet&quot; id=&quot;2&quot; Title=&quot;Standard&quot;&gt;&lt;Styles type=&quot;PerpetuumSoft.Reporting.DOM.StyleCollection&quot; id=&quot;3&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;4&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Standard&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;5&quot; FamilyName=&quot;Verdana&quot; Size=&quot;9.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;6&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading1&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;7&quot; FamilyName=&quot;Verdana&quot; Size=&quot;15.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;8&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading2&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;9&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;10&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading3&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;11&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;12&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading4&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;13&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;14&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading5&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;15&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;16&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading6&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;17&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;18&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading7&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;19&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;20&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading8&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;21&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;22&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading9&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;23&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Styles&gt;&lt;/StyleSheet&gt;&lt;Parameters type=&quot;PerpetuumSoft.Reporting.DOM.ParameterCollection&quot; id=&quot;24&quot; /&gt;&lt;DataSources type=&quot;PerpetuumSoft.Reporting.Data.DocumentDataSourceCollection&quot; id=&quot;25&quot; /&gt;&lt;Pages type=&quot;PerpetuumSoft.Reporting.DOM.PageCollection&quot; id=&quot;26&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Page&quot; id=&quot;27&quot; Location=&quot;0;0&quot; StyleName=&quot;Normal&quot; Margins=&quot;0; 0; 0; 0&quot; Name=&quot;Seite1&quot; Size=&quot;2480.3149606299212;3507.8740157480315&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;28&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.DataBand&quot; id=&quot;29&quot; ColumnsGap=&quot;0&quot; Location=&quot;0;177.16535949707031&quot; DataSource=&quot;Adresse&quot; CanGrow=&quot;true&quot; Name=&quot;dataBandAdresse&quot; Size=&quot;2480.3149606299212;177.16535949707031&quot; CanShrink=&quot;true&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;30&quot; /&gt;&lt;Sort type=&quot;PerpetuumSoft.Reporting.DOM.DataBandSortCollection&quot; id=&quot;31&quot; /&gt;&lt;Totals type=&quot;PerpetuumSoft.Reporting.DOM.DataBandTotalCollection&quot; id=&quot;32&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;33&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Detail&quot; id=&quot;34&quot; CanShrink=&quot;true&quot; CanGrow=&quot;true&quot; Name=&quot;Detail&quot; CanBreak=&quot;true&quot; Size=&quot;2480.3149606299212;59.055118560791016&quot; Location=&quot;0;59.055118560791016&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;35&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;36&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.TextBox&quot; id=&quot;37&quot; GrowToBottom=&quot;true&quot; StyleName=&quot;Standard&quot; ExportAsPictureInXaml=&quot;false&quot; Name=&quot;textBoxAdressblock&quot; CanGrow=&quot;true&quot; Size=&quot;2480.31494140625;59.055118560791016&quot; CanShrink=&quot;true&quot; Location=&quot;0;0&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;38&quot; FamilyName=&quot;Arial&quot; Size=&quot;11&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Strikeout=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;39&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBinding&quot; id=&quot;40&quot; Expression=&quot;dataBandAdresse[&amp;quot;Adressblock&amp;quot;]&quot; PropertyName=&quot;Value&quot; /&gt;&lt;/DataBindings&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;41&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;42&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;43&quot; /&gt;&lt;/Item&gt;&lt;/Pages&gt;&lt;PageContent type=&quot;PerpetuumSoft.Reporting.DOM.Wrappers.ContentParametersDictionary&quot; id=&quot;44&quot; /&gt;&lt;/root&gt;"/>
     <w:docVar w:name="MetaTool_Table3_Selection" w:val="Interactive"/>
     <w:docVar w:name="MetaTool_TypeDefinition" w:val="Dokument"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0080086C"/>
+    <w:rsidRoot w:val="00AD703C"/>
     <w:rsid w:val="000104D4"/>
     <w:rsid w:val="00014C8B"/>
     <w:rsid w:val="00055F68"/>
     <w:rsid w:val="0005758E"/>
     <w:rsid w:val="000C137E"/>
     <w:rsid w:val="000D0265"/>
     <w:rsid w:val="000D6951"/>
     <w:rsid w:val="00103025"/>
     <w:rsid w:val="00104CB7"/>
     <w:rsid w:val="00113A0F"/>
     <w:rsid w:val="00114C74"/>
     <w:rsid w:val="00125063"/>
     <w:rsid w:val="00133FFA"/>
     <w:rsid w:val="0018429C"/>
     <w:rsid w:val="00184FD9"/>
     <w:rsid w:val="001962E1"/>
     <w:rsid w:val="00197B60"/>
     <w:rsid w:val="001C2939"/>
     <w:rsid w:val="001D3227"/>
     <w:rsid w:val="001E119F"/>
     <w:rsid w:val="001F39F3"/>
     <w:rsid w:val="001F5087"/>
+    <w:rsid w:val="002028B7"/>
     <w:rsid w:val="00214395"/>
     <w:rsid w:val="0024199A"/>
     <w:rsid w:val="00244A96"/>
     <w:rsid w:val="00252858"/>
     <w:rsid w:val="00252A3D"/>
     <w:rsid w:val="00262264"/>
     <w:rsid w:val="00271087"/>
     <w:rsid w:val="002A7002"/>
     <w:rsid w:val="002C0C17"/>
     <w:rsid w:val="002D4204"/>
     <w:rsid w:val="002F0C08"/>
     <w:rsid w:val="00313152"/>
     <w:rsid w:val="003211CC"/>
     <w:rsid w:val="00332F4C"/>
     <w:rsid w:val="003447AE"/>
     <w:rsid w:val="003460F5"/>
     <w:rsid w:val="003533C8"/>
     <w:rsid w:val="00354FF7"/>
     <w:rsid w:val="003614B4"/>
     <w:rsid w:val="00361C96"/>
     <w:rsid w:val="003621FF"/>
     <w:rsid w:val="00365FE7"/>
     <w:rsid w:val="003700EA"/>
     <w:rsid w:val="00370745"/>
     <w:rsid w:val="00376D31"/>
@@ -19825,69 +19832,72 @@
     <w:rsid w:val="007941EB"/>
     <w:rsid w:val="007A4EF2"/>
     <w:rsid w:val="007D2136"/>
     <w:rsid w:val="007F3763"/>
     <w:rsid w:val="0080086C"/>
     <w:rsid w:val="0080622F"/>
     <w:rsid w:val="00844936"/>
     <w:rsid w:val="00852D13"/>
     <w:rsid w:val="008A5ED5"/>
     <w:rsid w:val="008A7216"/>
     <w:rsid w:val="008C31D9"/>
     <w:rsid w:val="008C6733"/>
     <w:rsid w:val="008C6EB3"/>
     <w:rsid w:val="008E3869"/>
     <w:rsid w:val="008E75F3"/>
     <w:rsid w:val="008F577E"/>
     <w:rsid w:val="00901DC4"/>
     <w:rsid w:val="00906935"/>
     <w:rsid w:val="00917ECD"/>
     <w:rsid w:val="0093661E"/>
     <w:rsid w:val="0093752E"/>
     <w:rsid w:val="00952876"/>
     <w:rsid w:val="00967A1F"/>
     <w:rsid w:val="00990672"/>
     <w:rsid w:val="00992AF4"/>
+    <w:rsid w:val="00997A2D"/>
     <w:rsid w:val="009A0E1E"/>
     <w:rsid w:val="009C1534"/>
     <w:rsid w:val="009D49D9"/>
     <w:rsid w:val="009E7976"/>
     <w:rsid w:val="009F1702"/>
     <w:rsid w:val="009F1710"/>
+    <w:rsid w:val="00A015D5"/>
     <w:rsid w:val="00A045EF"/>
     <w:rsid w:val="00A33805"/>
     <w:rsid w:val="00A43B4A"/>
     <w:rsid w:val="00A5200C"/>
     <w:rsid w:val="00A53972"/>
     <w:rsid w:val="00A65945"/>
     <w:rsid w:val="00A72699"/>
     <w:rsid w:val="00A810DC"/>
     <w:rsid w:val="00AA48BE"/>
     <w:rsid w:val="00AB09BC"/>
     <w:rsid w:val="00AB1CCF"/>
     <w:rsid w:val="00AC04EC"/>
     <w:rsid w:val="00AD1A5F"/>
+    <w:rsid w:val="00AD703C"/>
     <w:rsid w:val="00AD7F68"/>
     <w:rsid w:val="00AE6610"/>
     <w:rsid w:val="00B14C31"/>
     <w:rsid w:val="00B24AC7"/>
     <w:rsid w:val="00B25136"/>
     <w:rsid w:val="00B27BF0"/>
     <w:rsid w:val="00B27D41"/>
     <w:rsid w:val="00B302E8"/>
     <w:rsid w:val="00B32F8F"/>
     <w:rsid w:val="00B46169"/>
     <w:rsid w:val="00B65B1F"/>
     <w:rsid w:val="00B72B9D"/>
     <w:rsid w:val="00BA3935"/>
     <w:rsid w:val="00BA4214"/>
     <w:rsid w:val="00BA4318"/>
     <w:rsid w:val="00BA747F"/>
     <w:rsid w:val="00BB6CF3"/>
     <w:rsid w:val="00BB792D"/>
     <w:rsid w:val="00C103E6"/>
     <w:rsid w:val="00C13C40"/>
     <w:rsid w:val="00C21332"/>
     <w:rsid w:val="00C253BA"/>
     <w:rsid w:val="00C42F90"/>
     <w:rsid w:val="00C46649"/>
     <w:rsid w:val="00C466E2"/>
@@ -19949,51 +19959,52 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16448858"/>
+  <w14:docId w14:val="475B763B"/>
+  <w15:docId w15:val="{0853E9CB-0E17-4892-85ED-DB9EEEDA4761}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20995,293 +21006,297 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///G:\Kanzlei\AG\Vorlagen\Vorlagen%20Ben&#252;tzungsgesuche\Ben&#252;tzungsgesuch%20R&#228;ume%20und%20Anlagen%20Fl&#252;eli-Ranft%20-%20Textfelder.dotx" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ED01266725CE45F1B294284D53BFDB9A"/>
+        <w:name w:val="83C997C0D60F4D4F909EE205AA6B47B8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E5BDED0C-88CD-4BC6-B5ED-9F2B03435DFF}"/>
+        <w:guid w:val="{BCA972D9-BD31-4F0C-BC85-C3F690926BCC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00733AFA" w:rsidRDefault="00733AFA">
+        <w:p w:rsidR="003F53F7" w:rsidRDefault="003F53F7">
           <w:pPr>
-            <w:pStyle w:val="ED01266725CE45F1B294284D53BFDB9A"/>
+            <w:pStyle w:val="83C997C0D60F4D4F909EE205AA6B47B8"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="69E1D858B3E245E1B69F4237C292886E"/>
+        <w:name w:val="59EA429C922C4A8E8ACEED1BCF303F6F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C3846E3E-49D1-4F50-ADBA-14F2CDF03A9F}"/>
+        <w:guid w:val="{91786C71-BC41-4133-B16A-D1DC3045659B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00733AFA" w:rsidRDefault="00733AFA">
+        <w:p w:rsidR="003F53F7" w:rsidRDefault="003F53F7">
           <w:pPr>
-            <w:pStyle w:val="69E1D858B3E245E1B69F4237C292886E"/>
+            <w:pStyle w:val="59EA429C922C4A8E8ACEED1BCF303F6F"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B609531C0EDB4CDD8BC01446C4EEE434"/>
+        <w:name w:val="E2B4AFCEB31A481FB59882BC904A3519"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0E2A8DF4-97A3-42CF-A418-E3A01F4DAE4B}"/>
+        <w:guid w:val="{C7C1366F-D27F-4733-BDA2-CB9DF50E1301}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00733AFA" w:rsidRDefault="00733AFA">
+        <w:p w:rsidR="003F53F7" w:rsidRDefault="003F53F7">
           <w:pPr>
-            <w:pStyle w:val="B609531C0EDB4CDD8BC01446C4EEE434"/>
+            <w:pStyle w:val="E2B4AFCEB31A481FB59882BC904A3519"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="56A72B0B8C504475B75A627274C18F59"/>
+        <w:name w:val="D46F50CFD9E5493DAF4106FE2E5FD9E4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{661801EC-411F-4857-A37E-97F9C1B0BF49}"/>
+        <w:guid w:val="{9D62E369-EAAA-4233-A867-C8AFAD7D4F29}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00733AFA" w:rsidRDefault="00733AFA">
+        <w:p w:rsidR="003F53F7" w:rsidRDefault="003F53F7">
           <w:pPr>
-            <w:pStyle w:val="56A72B0B8C504475B75A627274C18F59"/>
+            <w:pStyle w:val="D46F50CFD9E5493DAF4106FE2E5FD9E4"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4ABB7031611E469BA4D1CD5499FD4962"/>
+        <w:name w:val="484D7D755B8244FE9D3EFF567E234364"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1192D268-78F3-44D2-A890-0224734B6B97}"/>
+        <w:guid w:val="{2E7A8FC4-D048-4229-9CC6-29A93E50C200}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00733AFA" w:rsidRDefault="00733AFA">
+        <w:p w:rsidR="003F53F7" w:rsidRDefault="003F53F7">
           <w:pPr>
-            <w:pStyle w:val="4ABB7031611E469BA4D1CD5499FD4962"/>
+            <w:pStyle w:val="484D7D755B8244FE9D3EFF567E234364"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="010E61EE54DF470C80909280F9CF9C02"/>
+        <w:name w:val="2B740C6CDED24A7E996E04CECF7EFCCB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{415307E6-77A1-49A8-A6F4-DE5A20F296E0}"/>
+        <w:guid w:val="{7F713337-42C4-4ACA-A793-C592811A03B2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00733AFA" w:rsidRDefault="00733AFA">
+        <w:p w:rsidR="003F53F7" w:rsidRDefault="003F53F7">
           <w:pPr>
-            <w:pStyle w:val="010E61EE54DF470C80909280F9CF9C02"/>
+            <w:pStyle w:val="2B740C6CDED24A7E996E04CECF7EFCCB"/>
           </w:pPr>
           <w:r w:rsidRPr="00B716D7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BF6F8FA64543493A82709EBE07BE7C81"/>
+        <w:name w:val="61AC88D1456C4D54B2F378496E253BEE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{36DBB7C4-1088-4DAE-B7A5-846E4688EB7A}"/>
+        <w:guid w:val="{B4529783-5214-48FE-B6ED-5A84BF6F0849}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00733AFA" w:rsidRDefault="00733AFA">
+        <w:p w:rsidR="003F53F7" w:rsidRDefault="003F53F7">
           <w:pPr>
-            <w:pStyle w:val="BF6F8FA64543493A82709EBE07BE7C81"/>
+            <w:pStyle w:val="61AC88D1456C4D54B2F378496E253BEE"/>
           </w:pPr>
           <w:r w:rsidRPr="00B34A61">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="091B52D0BB7A458A984D4A5F0072531F"/>
+        <w:name w:val="C7C29C2E8452480E97D4FB926FF15EEB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4329B176-F587-4C50-AB61-C06ABFDDAC58}"/>
+        <w:guid w:val="{BC4D6188-8C0C-440C-82B4-F395692D8BA9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00733AFA" w:rsidRDefault="00733AFA">
+        <w:p w:rsidR="003F53F7" w:rsidRDefault="003F53F7">
           <w:pPr>
-            <w:pStyle w:val="091B52D0BB7A458A984D4A5F0072531F"/>
+            <w:pStyle w:val="C7C29C2E8452480E97D4FB926FF15EEB"/>
           </w:pPr>
           <w:r w:rsidRPr="00B34A61">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -21357,53 +21372,53 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00733AFA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA594C"/>
+    <w:rsidRoot w:val="003F53F7"/>
+    <w:rsid w:val="002028B7"/>
+    <w:rsid w:val="003F53F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -21819,73 +21834,73 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED01266725CE45F1B294284D53BFDB9A">
-    <w:name w:val="ED01266725CE45F1B294284D53BFDB9A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C997C0D60F4D4F909EE205AA6B47B8">
+    <w:name w:val="83C997C0D60F4D4F909EE205AA6B47B8"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69E1D858B3E245E1B69F4237C292886E">
-    <w:name w:val="69E1D858B3E245E1B69F4237C292886E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59EA429C922C4A8E8ACEED1BCF303F6F">
+    <w:name w:val="59EA429C922C4A8E8ACEED1BCF303F6F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B609531C0EDB4CDD8BC01446C4EEE434">
-    <w:name w:val="B609531C0EDB4CDD8BC01446C4EEE434"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2B4AFCEB31A481FB59882BC904A3519">
+    <w:name w:val="E2B4AFCEB31A481FB59882BC904A3519"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56A72B0B8C504475B75A627274C18F59">
-    <w:name w:val="56A72B0B8C504475B75A627274C18F59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D46F50CFD9E5493DAF4106FE2E5FD9E4">
+    <w:name w:val="D46F50CFD9E5493DAF4106FE2E5FD9E4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4ABB7031611E469BA4D1CD5499FD4962">
-    <w:name w:val="4ABB7031611E469BA4D1CD5499FD4962"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="484D7D755B8244FE9D3EFF567E234364">
+    <w:name w:val="484D7D755B8244FE9D3EFF567E234364"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="010E61EE54DF470C80909280F9CF9C02">
-    <w:name w:val="010E61EE54DF470C80909280F9CF9C02"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B740C6CDED24A7E996E04CECF7EFCCB">
+    <w:name w:val="2B740C6CDED24A7E996E04CECF7EFCCB"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF6F8FA64543493A82709EBE07BE7C81">
-    <w:name w:val="BF6F8FA64543493A82709EBE07BE7C81"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61AC88D1456C4D54B2F378496E253BEE">
+    <w:name w:val="61AC88D1456C4D54B2F378496E253BEE"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="091B52D0BB7A458A984D4A5F0072531F">
-    <w:name w:val="091B52D0BB7A458A984D4A5F0072531F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7C29C2E8452480E97D4FB926FF15EEB">
+    <w:name w:val="C7C29C2E8452480E97D4FB926FF15EEB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -22152,73 +22167,79 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{354F1EFB-946B-4FFE-ACFF-E0E4686201DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{902d1fa2-dfd8-4688-9cbd-2082bd08ec9e}" enabled="1" method="Standard" siteId="{45125846-7c8e-4eb6-bc84-0c7824556cc7}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Benützungsgesuch Räume und Anlagen Flüeli-Ranft - Word.dotx</Template>
+  <Template>Benützungsgesuch Räume und Anlagen Flüeli-Ranft - Textfelder.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1247</Words>
-  <Characters>7857</Characters>
+  <Characters>7859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kanton Obwalden</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9086</CharactersWithSpaces>
+  <CharactersWithSpaces>9088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Dubach Ryan</dc:creator>
+  <dc:creator>Pereira Felipe</dc:creator>
   <dc:description>Laufnummer</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>